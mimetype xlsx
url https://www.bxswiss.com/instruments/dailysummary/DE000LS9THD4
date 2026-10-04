--- v13 (2026-09-13)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c42621096024b49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7775f34c91db4b4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4a1f1011eb949c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6b1d03249854b0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R521a76c6b3c44bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4a1f1011eb949c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec89489a610245da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6b1d03249854b0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktchancen 202X</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9THD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...161 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,624</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...443 lines deleted...]
-          <x:t>5,699</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,618</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>