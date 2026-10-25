--- v14 (2026-10-04)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7775f34c91db4b4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9786b22e7fa4540" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6b1d03249854b0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81d3aea53ece4cdf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec89489a610245da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6b1d03249854b0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07508fd453eb4814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81d3aea53ece4cdf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktchancen 202X</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9THD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,666</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>5,697</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,681</x:t>
-[...377 lines deleted...]
-          <x:t>5,618</x:t>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>