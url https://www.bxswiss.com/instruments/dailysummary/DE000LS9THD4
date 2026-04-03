--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1228fc10121a4802" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf415152f1f694194" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2951ad325704f60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddf1a73f3f464bc3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re09a2c7c8bb24a44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2951ad325704f60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1a7eb813e864f1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddf1a73f3f464bc3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktchancen 202X</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9THD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...242 lines deleted...]
-          <x:t>23.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,403</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>7,386</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,361</x:t>
-[...65 lines deleted...]
-          <x:t>27.02.2026</x:t>
+          <x:t>7,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,552</x:t>
-[...21 lines deleted...]
-          <x:t>7,536</x:t>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,532</x:t>
-[...247 lines deleted...]
-          <x:t>7,373</x:t>
+          <x:t>7,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>