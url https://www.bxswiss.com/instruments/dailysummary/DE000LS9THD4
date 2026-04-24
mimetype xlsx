--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf415152f1f694194" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9d78449cdc94447" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddf1a73f3f464bc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40beb4709d3e4312"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1a7eb813e864f1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddf1a73f3f464bc3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf24d1c0c529e48ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40beb4709d3e4312" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktchancen 202X</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9THD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>7,536</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,532</x:t>
-[...350 lines deleted...]
-          <x:t>7,741</x:t>
+          <x:t>7,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,928</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>20.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,791</x:t>
-[...252 lines deleted...]
-          <x:t>7,950</x:t>
+          <x:t>7,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,131</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>