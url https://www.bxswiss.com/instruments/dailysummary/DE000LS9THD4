--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9d78449cdc94447" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R316e18df9f46461b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40beb4709d3e4312"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re30ead6a51994420"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf24d1c0c529e48ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40beb4709d3e4312" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57ef7c6d6f604d6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re30ead6a51994420" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktchancen 202X</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9THD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>7,704</x:t>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,787</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>7,903</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,884</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>7,816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.04.2026</x:t>
-[...262 lines deleted...]
-          <x:t>8,131</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>