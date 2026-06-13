--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R316e18df9f46461b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e288c0e25db404a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re30ead6a51994420"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a5135086ac64d6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57ef7c6d6f604d6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re30ead6a51994420" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea8b35786d8c4db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a5135086ac64d6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktchancen 202X</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9THD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,773</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>