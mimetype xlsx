--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e288c0e25db404a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5195e2b0546f4f01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a5135086ac64d6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25ae5ed27c8440cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea8b35786d8c4db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a5135086ac64d6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c68beeaa72a4483" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25ae5ed27c8440cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktchancen 202X</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9THD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...323 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,781</x:t>
-[...274 lines deleted...]
-          <x:t>8,764</x:t>
+          <x:t>8,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,784</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>