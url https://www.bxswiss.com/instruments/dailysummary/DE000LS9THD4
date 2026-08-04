--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5195e2b0546f4f01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reec7d072eef7423f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25ae5ed27c8440cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41ec687f40c94bc9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c68beeaa72a4483" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25ae5ed27c8440cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3945d44cdcd4337" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41ec687f40c94bc9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktchancen 202X</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9THD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>8,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>8,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,752</x:t>
+          <x:t>8,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,755</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>8,775</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,756</x:t>
-[...21 lines deleted...]
-          <x:t>8,731</x:t>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...505 lines deleted...]
-          <x:t>8,784</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,687</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>