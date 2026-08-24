--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reec7d072eef7423f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a5eab81b66e42fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41ec687f40c94bc9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b6e7a4d0e1b4c45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3945d44cdcd4337" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41ec687f40c94bc9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4eee185d21b49d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b6e7a4d0e1b4c45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktchancen 202X</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9THD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>8,729</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>8,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>8,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,737</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>8,744</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...300 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,622</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,637</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>