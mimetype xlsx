--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a5eab81b66e42fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c42621096024b49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b6e7a4d0e1b4c45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4a1f1011eb949c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4eee185d21b49d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b6e7a4d0e1b4c45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R521a76c6b3c44bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4a1f1011eb949c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktchancen 202X</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9THD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,699</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>