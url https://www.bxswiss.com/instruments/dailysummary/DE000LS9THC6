--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra15d7bb233fe4ea0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbc1254a2d3a44f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9cb5fa0687b4896"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4599ae56ad94026"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03e5bc8b985a4d38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9cb5fa0687b4896" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bda5e2370c04a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4599ae56ad94026" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solid Tech Universum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9THC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,111</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>