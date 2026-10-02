--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbc1254a2d3a44f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99b7e87f607e48fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4599ae56ad94026"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aedd009d18c4919"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bda5e2370c04a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4599ae56ad94026" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6e9a8f4d9b04e14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aedd009d18c4919" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solid Tech Universum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9THC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,668</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>