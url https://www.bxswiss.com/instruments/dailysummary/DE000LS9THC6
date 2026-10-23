--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99b7e87f607e48fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1eeb218ab69419e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aedd009d18c4919"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09bed10a7b1845a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6e9a8f4d9b04e14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aedd009d18c4919" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27ad915fc1d24485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09bed10a7b1845a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solid Tech Universum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9THC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,925</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,701</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>