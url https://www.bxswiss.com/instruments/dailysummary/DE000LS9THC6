--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc58c281a25804ef6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21df3e4c64684d43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85c71431466247ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea275b21059d4c17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bd5840009a046c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85c71431466247ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba52a2185f564f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea275b21059d4c17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solid Tech Universum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9THC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...41 lines deleted...]
-          <x:t>200,106</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,433</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>197,516</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,391</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>