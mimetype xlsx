--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21df3e4c64684d43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1056094fce14506" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea275b21059d4c17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25a008222d304f78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba52a2185f564f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea275b21059d4c17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c352b096ba04de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25a008222d304f78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solid Tech Universum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9THC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,204</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>