--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1056094fce14506" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e3c913646774c48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25a008222d304f78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cc20f3216cf490d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c352b096ba04de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25a008222d304f78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6384a0bfe6e4d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cc20f3216cf490d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solid Tech Universum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9THC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,146</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>