--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e3c913646774c48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc248f4306d8440b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cc20f3216cf490d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd812ca9f5a3d4617"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6384a0bfe6e4d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cc20f3216cf490d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8acc56eae5c4cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd812ca9f5a3d4617" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solid Tech Universum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9THC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...355 lines deleted...]
-          <x:t>222,291</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>215,233</x:t>
-[...220 lines deleted...]
-          <x:t>221,146</x:t>
+          <x:t>224,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>