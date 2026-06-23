--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc248f4306d8440b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21ed871a82f64cfc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd812ca9f5a3d4617"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3debd6332d3543a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8acc56eae5c4cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd812ca9f5a3d4617" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref068b0e6ed747d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3debd6332d3543a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solid Tech Universum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9THC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,842</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>