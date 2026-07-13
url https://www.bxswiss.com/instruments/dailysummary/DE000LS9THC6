--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21ed871a82f64cfc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55f296cc0a4e4740" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3debd6332d3543a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c0bbc5d879a47c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref068b0e6ed747d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3debd6332d3543a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75d1475fa8a046eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c0bbc5d879a47c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solid Tech Universum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9THC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,494</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>