--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55f296cc0a4e4740" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf92f4ace6f264bbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c0bbc5d879a47c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R769879258f41490b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75d1475fa8a046eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c0bbc5d879a47c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25ecf9a06ef64af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R769879258f41490b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solid Tech Universum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9THC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,529</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>