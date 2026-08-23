--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf92f4ace6f264bbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra15d7bb233fe4ea0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R769879258f41490b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9cb5fa0687b4896"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25ecf9a06ef64af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R769879258f41490b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03e5bc8b985a4d38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9cb5fa0687b4896" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solid Tech Universum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9THC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,131 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...392 lines deleted...]
-          <x:t>219,280</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,327</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>23.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,158</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,353</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,276</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>