--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R498bc1df0e724991" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R291a19a9168945ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62711b7a12f64c64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13865916b7984378"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02c894268f1f4a29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62711b7a12f64c64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41f2ce0de3704994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13865916b7984378" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FREE CASHFLOW YIELD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>160,162</x:t>
-[...387 lines deleted...]
-          <x:t>159,165</x:t>
+          <x:t>158,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>