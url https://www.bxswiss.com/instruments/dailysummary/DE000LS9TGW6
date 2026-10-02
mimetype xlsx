--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R291a19a9168945ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfe062010edf4ae4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13865916b7984378"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4df63be43bf412a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41f2ce0de3704994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13865916b7984378" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3abe62f4290415d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4df63be43bf412a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FREE CASHFLOW YIELD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...296 lines deleted...]
-          <x:t>26.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>158,950</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>157,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>