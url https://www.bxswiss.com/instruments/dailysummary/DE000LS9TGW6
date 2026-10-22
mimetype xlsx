--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfe062010edf4ae4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74bafc6520734312" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4df63be43bf412a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb84d26bed36a4f07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3abe62f4290415d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4df63be43bf412a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77771ac06d39420a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb84d26bed36a4f07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FREE CASHFLOW YIELD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>157,935</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,448</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>164,190</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,702</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>