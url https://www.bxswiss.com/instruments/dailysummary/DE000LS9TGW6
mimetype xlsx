--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd07087d750f644be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra91a2f4b789b4902" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd39898a21f824924"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99856153bb004386"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e658bf87fed4126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd39898a21f824924" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22a9702df14e452c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99856153bb004386" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FREE CASHFLOW YIELD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,073</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,438</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>