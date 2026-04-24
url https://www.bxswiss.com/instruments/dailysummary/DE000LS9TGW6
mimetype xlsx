--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra91a2f4b789b4902" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8269a99853a549f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99856153bb004386"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fa67e9115b747d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22a9702df14e452c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99856153bb004386" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R665cf9efd6f24ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fa67e9115b747d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FREE CASHFLOW YIELD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,106</x:t>
@@ -764,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>