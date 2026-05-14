--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8269a99853a549f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4187f475590344aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fa67e9115b747d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R809080c56db94ade"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R665cf9efd6f24ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fa67e9115b747d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refa4e19c95c24a7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R809080c56db94ade" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FREE CASHFLOW YIELD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,282</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>