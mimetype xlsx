--- v9 (2026-05-14)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4187f475590344aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8bbd9a5b8814e94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R809080c56db94ade"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R410dd4d928aa4603"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refa4e19c95c24a7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R809080c56db94ade" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf2f7f4d3e634297" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R410dd4d928aa4603" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FREE CASHFLOW YIELD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>164,282</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,748</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>