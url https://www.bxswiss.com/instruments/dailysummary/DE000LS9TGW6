--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8bbd9a5b8814e94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb372684813604ba0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R410dd4d928aa4603"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59775a2868064844"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf2f7f4d3e634297" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R410dd4d928aa4603" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2ba1d778e5140df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59775a2868064844" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FREE CASHFLOW YIELD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>