--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb372684813604ba0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R750d18bfdcb74c66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59775a2868064844"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e9e54632d0e499a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2ba1d778e5140df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59775a2868064844" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0165818de3641ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e9e54632d0e499a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FREE CASHFLOW YIELD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,877</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>