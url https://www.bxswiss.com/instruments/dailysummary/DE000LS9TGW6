--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R750d18bfdcb74c66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R498bc1df0e724991" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e9e54632d0e499a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62711b7a12f64c64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0165818de3641ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e9e54632d0e499a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02c894268f1f4a29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62711b7a12f64c64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FREE CASHFLOW YIELD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>