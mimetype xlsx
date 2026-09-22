--- v11 (2026-09-01)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f9fbb7969d643f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3392326a166f4def" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refdeaa686d9f4801"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2b570b37ed84f72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R411667c6104c45dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refdeaa686d9f4801" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60896dbf00c6439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2b570b37ed84f72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All-Star-Team</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,156</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>