--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3392326a166f4def" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f18e94c16c84257" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2b570b37ed84f72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19b774f3b9384588"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60896dbf00c6439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2b570b37ed84f72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc8e90d775b04e75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19b774f3b9384588" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All-Star-Team</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,309</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,646</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>