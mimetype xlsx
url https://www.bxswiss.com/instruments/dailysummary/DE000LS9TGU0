--- v13 (2026-10-12)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f18e94c16c84257" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85a1034678364056" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19b774f3b9384588"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3ead98c7f6643fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc8e90d775b04e75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19b774f3b9384588" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3893b116fd58483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3ead98c7f6643fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All-Star-Team</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,642</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>