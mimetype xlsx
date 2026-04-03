--- v4 (2026-02-22)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R208c252f988243dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb30a312e18804053" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7119b71ef6e498a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R800bf4477efe436a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab76bd6f1aae4948" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7119b71ef6e498a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2e33386b8e14aec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R800bf4477efe436a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All-Star-Team</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>129,074</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,869</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>