--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb30a312e18804053" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03bc8aa887de4c4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R800bf4477efe436a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6852d27d6cc34a17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2e33386b8e14aec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R800bf4477efe436a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R130f86e50d61462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6852d27d6cc34a17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All-Star-Team</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,796</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>