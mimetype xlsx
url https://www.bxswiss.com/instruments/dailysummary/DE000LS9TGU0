--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03bc8aa887de4c4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc31dc094f915465a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6852d27d6cc34a17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re936d6aa356f42be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R130f86e50d61462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6852d27d6cc34a17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35331e9f93d74d68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re936d6aa356f42be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All-Star-Team</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,122</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>