--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc31dc094f915465a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ca140861d704e5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re936d6aa356f42be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbfa77df8da14f7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35331e9f93d74d68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re936d6aa356f42be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58ef759cbbcd4297" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbfa77df8da14f7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All-Star-Team</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,883</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>