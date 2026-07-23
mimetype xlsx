--- v8 (2026-06-13)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ca140861d704e5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3792c3addc104f62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbfa77df8da14f7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c4e29a52e364e90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58ef759cbbcd4297" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbfa77df8da14f7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74009e409b164866" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c4e29a52e364e90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All-Star-Team</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>131,883</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,181</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>