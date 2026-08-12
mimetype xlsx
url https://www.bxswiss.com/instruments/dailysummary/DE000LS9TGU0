--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3792c3addc104f62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b3d75d08b324802" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c4e29a52e364e90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa06b3c52861432e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74009e409b164866" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c4e29a52e364e90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf386c79f8a814924" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa06b3c52861432e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All-Star-Team</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...301 lines deleted...]
-          <x:t>140,583</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>139,367</x:t>
-[...301 lines deleted...]
-          <x:t>141,181</x:t>
+          <x:t>139,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,748</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>