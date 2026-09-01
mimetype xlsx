--- v10 (2026-08-12)
+++ v11 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b3d75d08b324802" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f9fbb7969d643f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa06b3c52861432e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refdeaa686d9f4801"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf386c79f8a814924" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa06b3c52861432e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R411667c6104c45dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refdeaa686d9f4801" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All-Star-Team</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,746</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>