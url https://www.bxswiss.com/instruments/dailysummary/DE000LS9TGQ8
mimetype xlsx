--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad7da58ebb2c4868" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac17b9d0a1ae4fe3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18d92218412643da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15fdb2c16ed04b4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbc5880a22ff415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18d92218412643da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97e1c917eef34f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15fdb2c16ed04b4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small Caps Diamond</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,522</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>