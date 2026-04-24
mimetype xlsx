--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac17b9d0a1ae4fe3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcaccb0235ae4e01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15fdb2c16ed04b4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97184def4cd44fbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97e1c917eef34f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15fdb2c16ed04b4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9c23ad7d6884a38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97184def4cd44fbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small Caps Diamond</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,248</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>