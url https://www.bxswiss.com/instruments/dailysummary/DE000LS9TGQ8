--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcaccb0235ae4e01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ed9cd03a1c2454e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97184def4cd44fbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f68d96865684b24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9c23ad7d6884a38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97184def4cd44fbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a6e310b94ed494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f68d96865684b24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small Caps Diamond</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,168</x:t>
-[...279 lines deleted...]
-          <x:t>113,248</x:t>
+          <x:t>111,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>