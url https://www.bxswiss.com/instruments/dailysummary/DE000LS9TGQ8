--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ed9cd03a1c2454e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9736f83330a14a81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f68d96865684b24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R021fddf4ef4e41dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a6e310b94ed494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f68d96865684b24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac8819de78a74a7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R021fddf4ef4e41dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small Caps Diamond</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,441 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...311 lines deleted...]
-          <x:t>111,923</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,235</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...69 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,842</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,246</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>