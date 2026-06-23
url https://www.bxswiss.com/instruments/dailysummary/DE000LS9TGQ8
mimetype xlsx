--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9736f83330a14a81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16429e7e3a45481e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R021fddf4ef4e41dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R656a6fc8d5dc40bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac8819de78a74a7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R021fddf4ef4e41dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c8758a119ec496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R656a6fc8d5dc40bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small Caps Diamond</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...338 lines deleted...]
-          <x:t>112,777</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,408</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>26.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,950</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...146 lines deleted...]
-          <x:t>114,246</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>