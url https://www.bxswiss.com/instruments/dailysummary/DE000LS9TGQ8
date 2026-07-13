--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16429e7e3a45481e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9c195b1961a4f11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R656a6fc8d5dc40bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7bf89ead88e41cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c8758a119ec496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R656a6fc8d5dc40bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R169c5d357b244622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7bf89ead88e41cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small Caps Diamond</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,950</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...391 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,680</x:t>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>