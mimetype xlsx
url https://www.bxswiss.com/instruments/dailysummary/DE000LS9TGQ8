--- v9 (2026-07-13)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9c195b1961a4f11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R395b97f66b744ec0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7bf89ead88e41cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf3b71e20c574796"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R169c5d357b244622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7bf89ead88e41cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R860d4c1002554371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf3b71e20c574796" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small Caps Diamond</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>114,795</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,591</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>