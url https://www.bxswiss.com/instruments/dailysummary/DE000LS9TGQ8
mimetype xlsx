--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R395b97f66b744ec0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R751022cde9eb43ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf3b71e20c574796"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d96c2ab30f0418c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R860d4c1002554371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf3b71e20c574796" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01ed92ed1bd84193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d96c2ab30f0418c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small Caps Diamond</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,653 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...306 lines deleted...]
-          <x:t>117,882</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,682</x:t>
-[...102 lines deleted...]
-          <x:t>117,225</x:t>
+          <x:t>116,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,321</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>116,591</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,384</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>