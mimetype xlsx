--- v11 (2026-09-11)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R751022cde9eb43ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e1368790262453c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d96c2ab30f0418c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4471fa848362466a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01ed92ed1bd84193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d96c2ab30f0418c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76710d0f84334956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4471fa848362466a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small Caps Diamond</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,232</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -771,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,504</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>