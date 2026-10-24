--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e1368790262453c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c4369e7789c4911" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4471fa848362466a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfee86c45450d468c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76710d0f84334956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4471fa848362466a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb80f5f2c485848a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfee86c45450d468c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small Caps Diamond</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,037</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,292</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>