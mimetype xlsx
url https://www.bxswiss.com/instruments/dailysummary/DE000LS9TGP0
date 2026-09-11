--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07f4c5740e184251" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc7477cd3e104afc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff1f5705bfdd4b86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5393b09fa17946bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R398bb1ac6e2d48dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff1f5705bfdd4b86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R250ffe9ddbee4dcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5393b09fa17946bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Stocks Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,225 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...345 lines deleted...]
-          <x:t>117,964</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,025</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...177 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,754</x:t>
@@ -771,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>