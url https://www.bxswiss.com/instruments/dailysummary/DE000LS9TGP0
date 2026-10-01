--- v12 (2026-09-11)
+++ v13 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc7477cd3e104afc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6de3b5eb4f0c4b4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5393b09fa17946bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7699b80ba3a94b88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R250ffe9ddbee4dcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5393b09fa17946bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf3bd795deab483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7699b80ba3a94b88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Stocks Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,729</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,156</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>