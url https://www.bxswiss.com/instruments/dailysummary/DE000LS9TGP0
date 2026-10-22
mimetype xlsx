--- v13 (2026-10-01)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6de3b5eb4f0c4b4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58bfc1f176e74b53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7699b80ba3a94b88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eb574fccb96492b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf3bd795deab483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7699b80ba3a94b88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a6f9ac45c9741fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eb574fccb96492b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Stocks Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,392</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,016</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>