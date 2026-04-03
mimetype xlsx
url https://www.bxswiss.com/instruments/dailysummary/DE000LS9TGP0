--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09f5f61657104794" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra66e7cd01a104e59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c0a797dc9094483"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8eade5dfcf9f4051"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c5b739a44a94afd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c0a797dc9094483" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a44146aa8ad4c1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8eade5dfcf9f4051" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Stocks Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,347 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,678</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,337</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>