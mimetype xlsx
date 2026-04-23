--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra66e7cd01a104e59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd10452cb833f4d6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8eade5dfcf9f4051"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf819a19f73d740e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a44146aa8ad4c1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8eade5dfcf9f4051" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b93666166394c8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf819a19f73d740e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Stocks Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,512 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>103,765</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,269</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>100,337</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,126</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>