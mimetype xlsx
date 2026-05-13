--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd10452cb833f4d6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce4823ac9da54a9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf819a19f73d740e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd50c769ae82d425f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b93666166394c8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf819a19f73d740e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9086089ba69d48a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd50c769ae82d425f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Stocks Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,321 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,844</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -630,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,668</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>