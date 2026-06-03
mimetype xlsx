--- v6 (2026-05-13)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce4823ac9da54a9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dd8bed6836341f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd50c769ae82d425f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R791e6d6366e84282"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9086089ba69d48a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd50c769ae82d425f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1683ff35de934c50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R791e6d6366e84282" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Stocks Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,174</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>