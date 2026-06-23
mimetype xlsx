--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dd8bed6836341f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R715dc1ce2823471e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R791e6d6366e84282"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6278c00832f140c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1683ff35de934c50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R791e6d6366e84282" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R355e8038059f43d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6278c00832f140c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Stocks Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,913</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>