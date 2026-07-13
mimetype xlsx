--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R715dc1ce2823471e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b0230aefe1d4c86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6278c00832f140c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra229c0a40f9244e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R355e8038059f43d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6278c00832f140c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4cd4b729cf84f85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra229c0a40f9244e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Stocks Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,522</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,917</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>