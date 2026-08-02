--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b0230aefe1d4c86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29eeefb172d04fc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra229c0a40f9244e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3dbe275a8034014"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4cd4b729cf84f85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra229c0a40f9244e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7d338ebd2224728" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3dbe275a8034014" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Stocks Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,299</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,914</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>