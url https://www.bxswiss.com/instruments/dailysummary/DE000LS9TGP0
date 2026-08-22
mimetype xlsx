--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29eeefb172d04fc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07f4c5740e184251" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3dbe275a8034014"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff1f5705bfdd4b86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7d338ebd2224728" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3dbe275a8034014" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R398bb1ac6e2d48dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff1f5705bfdd4b86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Stocks Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,566</x:t>
@@ -764,31 +366,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,082</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>