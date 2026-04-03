--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09f9e27b2f474940" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83cbd80ddec14296" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ff4d18995594f5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70673ee04a354676"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re899f206bb344f0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ff4d18995594f5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cc1f89c3d364e80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70673ee04a354676" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strong Brand und Market Leader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...387 lines deleted...]
-          <x:t>113,249</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,054</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>111,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,747</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,328</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>