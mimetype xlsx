--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83cbd80ddec14296" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7ce0327e52a496b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70673ee04a354676"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a5bccf366ee44d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cc1f89c3d364e80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70673ee04a354676" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90cb8b2663c34771" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a5bccf366ee44d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strong Brand und Market Leader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,341</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,677</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>