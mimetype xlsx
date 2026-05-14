--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7ce0327e52a496b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf725aead1114f0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a5bccf366ee44d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d55769ce9174638"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90cb8b2663c34771" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a5bccf366ee44d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23036fd77864400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d55769ce9174638" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strong Brand und Market Leader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>