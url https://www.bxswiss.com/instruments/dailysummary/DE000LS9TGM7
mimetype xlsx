--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf725aead1114f0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0189591e594479e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d55769ce9174638"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2272c16d77a47cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23036fd77864400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d55769ce9174638" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8002f6195ae417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2272c16d77a47cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strong Brand und Market Leader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,928</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>