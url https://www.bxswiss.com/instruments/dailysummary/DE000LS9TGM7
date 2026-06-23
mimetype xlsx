--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0189591e594479e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f1fbef0fa4c4e31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2272c16d77a47cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59cbaa14b35e41ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8002f6195ae417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2272c16d77a47cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1af83b267944395" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59cbaa14b35e41ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strong Brand und Market Leader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>107,801</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,699</x:t>
-[...355 lines deleted...]
-          <x:t>108,928</x:t>
+          <x:t>109,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,668</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>