--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f1fbef0fa4c4e31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8851f37ea2764277" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59cbaa14b35e41ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R610cda2daaf24419"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1af83b267944395" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59cbaa14b35e41ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcffd1d87ffe7407f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R610cda2daaf24419" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strong Brand und Market Leader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>