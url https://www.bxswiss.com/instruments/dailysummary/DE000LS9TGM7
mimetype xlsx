--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8851f37ea2764277" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2407363869514575" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R610cda2daaf24419"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R991f955cd7eb4af7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcffd1d87ffe7407f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R610cda2daaf24419" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7895b43a71a543c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R991f955cd7eb4af7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strong Brand und Market Leader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,378</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,722</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>