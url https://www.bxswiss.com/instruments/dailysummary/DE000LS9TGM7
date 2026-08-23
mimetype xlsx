--- v13 (2026-08-03)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2407363869514575" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cd6c953ced443d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R991f955cd7eb4af7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc031f3e642704302"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7895b43a71a543c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R991f955cd7eb4af7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf740c6b2fb4c479f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc031f3e642704302" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strong Brand und Market Leader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,493</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>