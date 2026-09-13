--- v14 (2026-08-23)
+++ v15 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cd6c953ced443d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf727aaa968264065" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc031f3e642704302"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b9b19f5ce6b4250"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf740c6b2fb4c479f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc031f3e642704302" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re81d7f50137e45b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b9b19f5ce6b4250" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strong Brand und Market Leader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>