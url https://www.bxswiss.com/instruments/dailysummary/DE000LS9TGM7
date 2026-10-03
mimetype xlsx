--- v15 (2026-09-13)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf727aaa968264065" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79310e925bad42c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b9b19f5ce6b4250"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4e6360b0a024fac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re81d7f50137e45b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b9b19f5ce6b4250" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re27f5906769f4ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4e6360b0a024fac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strong Brand und Market Leader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,618</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>