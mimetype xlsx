--- v16 (2026-10-03)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79310e925bad42c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0443a6170a424830" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4e6360b0a024fac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R093d156c93584f66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re27f5906769f4ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4e6360b0a024fac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc318f2e8d6804e41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R093d156c93584f66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strong Brand und Market Leader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,642</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,234</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>