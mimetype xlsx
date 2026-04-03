--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd482cb1b09184235" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4eb4bb576e46477e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf21bd9a1f9f4a84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b0185aa8db34ce2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfd1d45268944fdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf21bd9a1f9f4a84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46b81474680d411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b0185aa8db34ce2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Pub Die weltweite Kneipe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,189</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>