--- v3 (2026-04-03)
+++ v4 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4eb4bb576e46477e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3350975ed94a46ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b0185aa8db34ce2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bc89dd768874c2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46b81474680d411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b0185aa8db34ce2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c47b07e060b4268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bc89dd768874c2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Pub Die weltweite Kneipe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>97,906</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,706</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...514 lines deleted...]
-          <x:t>97,189</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,706</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>