--- v4 (2026-05-13)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3350975ed94a46ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35c7c22c9dbb447c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bc89dd768874c2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf992a76898dc42ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c47b07e060b4268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bc89dd768874c2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e9ac74df29243e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf992a76898dc42ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Pub Die weltweite Kneipe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,352 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>96,706</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>