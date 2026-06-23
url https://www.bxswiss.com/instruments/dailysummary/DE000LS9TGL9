--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35c7c22c9dbb447c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59abea9faeeb450e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf992a76898dc42ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R966f0037a3124586"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e9ac74df29243e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf992a76898dc42ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76bcc5f0bcbe4c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R966f0037a3124586" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Pub Die weltweite Kneipe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,188 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...136 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,652</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -470,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>