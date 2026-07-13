--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59abea9faeeb450e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc48eba16758a410f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R966f0037a3124586"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6118f30340fd4690"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76bcc5f0bcbe4c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R966f0037a3124586" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67aba53de98d48a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6118f30340fd4690" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Pub Die weltweite Kneipe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,837</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>