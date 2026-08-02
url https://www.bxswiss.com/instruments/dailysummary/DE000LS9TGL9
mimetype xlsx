--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc48eba16758a410f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6bf4a1f0ee749b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6118f30340fd4690"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f47f60b813a420a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67aba53de98d48a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6118f30340fd4690" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R451ca57df8d04241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f47f60b813a420a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Pub Die weltweite Kneipe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,799</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,352</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>