--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6bf4a1f0ee749b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b89a265beb540a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f47f60b813a420a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2161a9228a5f4fdc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R451ca57df8d04241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f47f60b813a420a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84059319fa0947d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2161a9228a5f4fdc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Pub Die weltweite Kneipe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,260</x:t>
@@ -764,31 +366,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,448</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>