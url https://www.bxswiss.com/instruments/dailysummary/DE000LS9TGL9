--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b89a265beb540a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84610f442f484d9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2161a9228a5f4fdc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f0aaa9ed7174785"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84059319fa0947d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2161a9228a5f4fdc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbaba1055b2a64e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f0aaa9ed7174785" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Pub Die weltweite Kneipe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,458 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,448</x:t>
@@ -744,31 +339,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,478</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>