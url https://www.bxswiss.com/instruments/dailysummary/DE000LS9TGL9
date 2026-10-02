--- v10 (2026-09-11)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84610f442f484d9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75ae38d782064ede" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f0aaa9ed7174785"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R098aab36b29e42aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbaba1055b2a64e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f0aaa9ed7174785" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9554c1fa2a24a96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R098aab36b29e42aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Pub Die weltweite Kneipe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,516 +149,131 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...362 lines deleted...]
-          <x:t>103,957</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,927</x:t>
-[...38 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>103,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,963</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,724</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -771,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,727</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>