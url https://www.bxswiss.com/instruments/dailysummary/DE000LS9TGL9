--- v11 (2026-10-02)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75ae38d782064ede" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R208467bffc034ab3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R098aab36b29e42aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8abed2fb36024e16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9554c1fa2a24a96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R098aab36b29e42aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97c3608cdea241ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8abed2fb36024e16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Pub Die weltweite Kneipe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>