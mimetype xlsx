--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ab6104bf93b4bd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8d82effbf5b4d4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8be1792c93954ecd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6054c3c411d4488"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4f2456a7ab3494d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8be1792c93954ecd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39378ccd13cc433a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6054c3c411d4488" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Metaverse - Virtual Reality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,874</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,674</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>