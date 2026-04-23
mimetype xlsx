--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8d82effbf5b4d4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f4624689ce14e03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6054c3c411d4488"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf41c925270d4058"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39378ccd13cc433a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6054c3c411d4488" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1a1e68a7ab5468d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf41c925270d4058" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Metaverse - Virtual Reality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,961</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>