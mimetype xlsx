--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f4624689ce14e03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59b8b4dd4a5c4bee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf41c925270d4058"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30910b42e1484ae0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1a1e68a7ab5468d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf41c925270d4058" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49e9e5632cf548d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30910b42e1484ae0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Metaverse - Virtual Reality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,341</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>