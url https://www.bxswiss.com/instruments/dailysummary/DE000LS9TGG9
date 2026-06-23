--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59b8b4dd4a5c4bee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53e9b892ac1d4e92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30910b42e1484ae0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1a195057c8c4548"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49e9e5632cf548d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30910b42e1484ae0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bf9d950701a4381" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1a195057c8c4548" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Metaverse - Virtual Reality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...387 lines deleted...]
-          <x:t>95,849</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,236</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>95,890</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,384</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>