--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53e9b892ac1d4e92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8920c658bcc47ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1a195057c8c4548"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d764ec6d21a4897"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bf9d950701a4381" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1a195057c8c4548" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4984d2b817df4774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d764ec6d21a4897" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Metaverse - Virtual Reality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>