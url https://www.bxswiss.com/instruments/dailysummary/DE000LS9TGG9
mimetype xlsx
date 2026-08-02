--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8920c658bcc47ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90d8f44fe8ea4aa8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d764ec6d21a4897"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ce39c144be14ca6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4984d2b817df4774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d764ec6d21a4897" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f94dd69111a4d87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ce39c144be14ca6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Metaverse - Virtual Reality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,684</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,718</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>