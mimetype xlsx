--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90d8f44fe8ea4aa8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c9e3d1998d84998" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ce39c144be14ca6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90d16cf704b147e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f94dd69111a4d87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ce39c144be14ca6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61e9c1f76ec745d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90d16cf704b147e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Metaverse - Virtual Reality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>