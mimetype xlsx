--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c9e3d1998d84998" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e889af01c0a44ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90d16cf704b147e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12a1d50633a74003"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61e9c1f76ec745d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90d16cf704b147e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfe6528e58ca469b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12a1d50633a74003" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Metaverse - Virtual Reality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,883</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,653</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>