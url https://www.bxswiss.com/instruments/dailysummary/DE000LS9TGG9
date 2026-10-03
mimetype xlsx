--- v13 (2026-09-11)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e889af01c0a44ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f3140a4c20443d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12a1d50633a74003"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc302795052fc45d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfe6528e58ca469b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12a1d50633a74003" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R772e672bdbca4946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc302795052fc45d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Metaverse - Virtual Reality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,927</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>