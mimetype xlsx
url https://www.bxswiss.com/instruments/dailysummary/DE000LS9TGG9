--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f3140a4c20443d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f520fc5cdff4709" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc302795052fc45d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9639b6f0d34473d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R772e672bdbca4946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc302795052fc45d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47d31e641eea46d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9639b6f0d34473d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Metaverse - Virtual Reality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...247 lines deleted...]
-          <x:t>95,696</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,931</x:t>
-[...382 lines deleted...]
-          <x:t>108,927</x:t>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,868</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>