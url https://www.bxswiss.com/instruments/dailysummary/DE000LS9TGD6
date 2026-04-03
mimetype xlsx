--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bff3c452e144572" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0909cb0b20ec482b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1b75e6f54e1454a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6deb663b0f184d32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R909d8d56892f4aec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1b75e6f54e1454a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c4deb4516b244da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6deb663b0f184d32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Yolohama Smart Beta</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,640 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...139 lines deleted...]
-          <x:t>144,199</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,201</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...440 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,551</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>