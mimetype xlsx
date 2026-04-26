--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0909cb0b20ec482b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd275ea96c2e74368" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6deb663b0f184d32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a31b2479e2c4040"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c4deb4516b244da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6deb663b0f184d32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R824cd7cc86824fcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a31b2479e2c4040" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Yolohama Smart Beta</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,378</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,272</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>