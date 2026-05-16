--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd275ea96c2e74368" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcc532efc07c4f2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a31b2479e2c4040"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5a715eb362747f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R824cd7cc86824fcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a31b2479e2c4040" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23772b31b70b4d2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5a715eb362747f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Yolohama Smart Beta</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,737</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>