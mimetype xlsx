--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcc532efc07c4f2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dd3514cdd20418c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5a715eb362747f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde0c41ff2e9d4ab6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23772b31b70b4d2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5a715eb362747f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1d1fd9f89174b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde0c41ff2e9d4ab6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Yolohama Smart Beta</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>