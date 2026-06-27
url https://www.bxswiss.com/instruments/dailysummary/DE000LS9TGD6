--- v9 (2026-06-05)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dd3514cdd20418c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b351c6bfccc4a13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde0c41ff2e9d4ab6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fb4a378f37e4430"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1d1fd9f89174b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde0c41ff2e9d4ab6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c6c96c6e46d49fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fb4a378f37e4430" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Yolohama Smart Beta</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,626</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>154,435</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,728</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>