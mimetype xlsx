--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b351c6bfccc4a13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re159e72cc70b41fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fb4a378f37e4430"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb287b03367e54fb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c6c96c6e46d49fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fb4a378f37e4430" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c614bf48c4f4ed2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb287b03367e54fb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Yolohama Smart Beta</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>