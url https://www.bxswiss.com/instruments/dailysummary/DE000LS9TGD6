--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re159e72cc70b41fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19d7ed5555144b21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb287b03367e54fb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb302f0cb891a49a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c614bf48c4f4ed2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb287b03367e54fb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f68ba105cbf4470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb302f0cb891a49a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Yolohama Smart Beta</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>