--- v12 (2026-08-06)
+++ v13 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19d7ed5555144b21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6930c1d976fb40ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb302f0cb891a49a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06be418e17954fb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f68ba105cbf4470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb302f0cb891a49a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf48d6622cfa54b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06be418e17954fb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Yolohama Smart Beta</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>163,985</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,576</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>