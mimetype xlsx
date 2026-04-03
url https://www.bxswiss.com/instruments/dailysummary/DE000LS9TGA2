--- v4 (2026-02-22)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e0a7a86a5414d3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3c334a70bac40fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red2c797888494eb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e444179b53c46b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e7a8d09c29c405a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red2c797888494eb9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8299e8b12974e39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e444179b53c46b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Voturatradings Tech Focus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...338 lines deleted...]
-          <x:t>136,000</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,603</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>138,733</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>137,592</x:t>
-[...220 lines deleted...]
-          <x:t>137,039</x:t>
+          <x:t>137,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,581</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>