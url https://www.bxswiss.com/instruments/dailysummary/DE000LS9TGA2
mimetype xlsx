--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3c334a70bac40fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad62a81d27704c33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e444179b53c46b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc00f33751d44318"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8299e8b12974e39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e444179b53c46b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fc9dedf20ca430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc00f33751d44318" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Voturatradings Tech Focus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>139,093</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,581</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>137,581</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>