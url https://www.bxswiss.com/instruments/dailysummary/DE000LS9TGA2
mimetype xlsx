--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad62a81d27704c33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc0c5ab1a28248f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc00f33751d44318"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ac2bb071ef645e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fc9dedf20ca430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc00f33751d44318" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R574b6e4ff5684682" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ac2bb071ef645e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Voturatradings Tech Focus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,145</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,522</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>