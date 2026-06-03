--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc0c5ab1a28248f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raee84b8d850e4529" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ac2bb071ef645e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bd653c92b964ec6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R574b6e4ff5684682" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ac2bb071ef645e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re86b3dbb537342fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bd653c92b964ec6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Voturatradings Tech Focus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>