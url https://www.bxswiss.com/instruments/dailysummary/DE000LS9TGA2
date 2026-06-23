--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raee84b8d850e4529" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91634158e0394823" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bd653c92b964ec6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40ddbdb29c9e4a0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re86b3dbb537342fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bd653c92b964ec6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R773d19a4cf8a4438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40ddbdb29c9e4a0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Voturatradings Tech Focus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,379</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>