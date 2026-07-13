--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91634158e0394823" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0c9e0f325b14250" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40ddbdb29c9e4a0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16784346d9f54518"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R773d19a4cf8a4438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40ddbdb29c9e4a0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc4fd88a98484293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16784346d9f54518" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Voturatradings Tech Focus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,191</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>