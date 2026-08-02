--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0c9e0f325b14250" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30d1131433594484" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16784346d9f54518"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd60b2a8196204a0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc4fd88a98484293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16784346d9f54518" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R573a32b9dd944a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd60b2a8196204a0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Voturatradings Tech Focus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,771</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,673</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>