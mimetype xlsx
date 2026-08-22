--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30d1131433594484" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref8b46d6b61c40cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd60b2a8196204a0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34038c8e135c4fc3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R573a32b9dd944a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd60b2a8196204a0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf91691ecf55e45d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34038c8e135c4fc3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Voturatradings Tech Focus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,673</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>