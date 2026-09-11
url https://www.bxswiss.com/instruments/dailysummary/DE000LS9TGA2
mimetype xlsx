--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref8b46d6b61c40cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38b6f718a81d4f1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34038c8e135c4fc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R028299855c0f464d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf91691ecf55e45d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34038c8e135c4fc3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39d224d47a5c47cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R028299855c0f464d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Voturatradings Tech Focus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,678</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,068</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>