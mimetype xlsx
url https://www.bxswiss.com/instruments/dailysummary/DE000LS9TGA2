--- v13 (2026-09-11)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38b6f718a81d4f1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R821983004fa94ba2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R028299855c0f464d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec5752b00e404fa3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39d224d47a5c47cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R028299855c0f464d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb73b1c87ef0a4640" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec5752b00e404fa3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Voturatradings Tech Focus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,619</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>