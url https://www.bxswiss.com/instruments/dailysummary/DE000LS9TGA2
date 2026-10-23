--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R821983004fa94ba2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra691f5c44eb14e9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec5752b00e404fa3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R735588f5c7694d8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb73b1c87ef0a4640" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec5752b00e404fa3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d6eb1203c724840" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R735588f5c7694d8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Voturatradings Tech Focus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TGA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>