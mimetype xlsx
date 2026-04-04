--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08e6ca6f9cd54bdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdec0ad427104e22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dc15b504420498f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R932b6076f85f435c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda99620a57c94af6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dc15b504420498f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d59b3936363419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R932b6076f85f435c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Essen superfood healthy meatless</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TFZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,906</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,046</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>