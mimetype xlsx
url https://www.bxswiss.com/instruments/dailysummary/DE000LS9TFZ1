--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdec0ad427104e22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3581013860a5443b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R932b6076f85f435c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R020af4c84acd4285"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d59b3936363419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R932b6076f85f435c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8a179339fba4b53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R020af4c84acd4285" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Essen superfood healthy meatless</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TFZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...257 lines deleted...]
-          <x:t>41,060</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,242</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>40,803</x:t>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,306</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>