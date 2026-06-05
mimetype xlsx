--- v7 (2026-04-24)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3581013860a5443b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d130f51b03b47d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R020af4c84acd4285"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd74183a916724baa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8a179339fba4b53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R020af4c84acd4285" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48e8e47387e84d7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd74183a916724baa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Essen superfood healthy meatless</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TFZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...252 lines deleted...]
-          <x:t>41,454</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,323</x:t>
-[...6 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>41,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,428</x:t>
-[...183 lines deleted...]
-          <x:t>41,442</x:t>
+          <x:t>41,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,511</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>41,306</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>