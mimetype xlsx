--- v8 (2026-06-05)
+++ v9 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d130f51b03b47d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8b1d691c70e41b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd74183a916724baa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb69e2a641b224823"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48e8e47387e84d7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd74183a916724baa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46ea85132ce74c2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb69e2a641b224823" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Essen superfood healthy meatless</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TFZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...608 lines deleted...]
-          <x:t>41,833</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>