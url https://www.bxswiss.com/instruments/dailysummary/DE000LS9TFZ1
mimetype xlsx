--- v9 (2026-07-07)
+++ v10 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8b1d691c70e41b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e5a3834a0d149f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb69e2a641b224823"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6edb3ab06264e4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46ea85132ce74c2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb69e2a641b224823" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8701c8880c54486f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6edb3ab06264e4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Essen superfood healthy meatless</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TFZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>