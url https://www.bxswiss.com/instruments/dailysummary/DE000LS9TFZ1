--- v10 (2026-07-27)
+++ v11 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e5a3834a0d149f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R486b26e933ca4dd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6edb3ab06264e4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R236fe0b3c745426d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8701c8880c54486f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6edb3ab06264e4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra502ec952a4a4b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R236fe0b3c745426d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Essen superfood healthy meatless</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TFZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,946</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>