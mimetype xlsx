--- v11 (2026-08-16)
+++ v12 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R486b26e933ca4dd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae248c72860247f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R236fe0b3c745426d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R849757e85c0d4a3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra502ec952a4a4b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R236fe0b3c745426d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7569cdda86214d54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R849757e85c0d4a3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Essen superfood healthy meatless</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TFZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,626 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...134 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,946</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>44,254</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>44,084</x:t>
-[...168 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>43,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,946</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,946</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...19 lines deleted...]
-          <x:t>43,946</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>