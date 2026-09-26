--- v12 (2026-09-05)
+++ v13 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae248c72860247f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a8bb4c56c55419c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R849757e85c0d4a3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb15625154a847e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7569cdda86214d54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R849757e85c0d4a3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72cb12f1ae6e4e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb15625154a847e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Essen superfood healthy meatless</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TFZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,257</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -724,50 +366,428 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>