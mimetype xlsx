--- v13 (2026-09-26)
+++ v14 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a8bb4c56c55419c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17822c907d0747ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb15625154a847e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcddf86ad9384024"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72cb12f1ae6e4e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb15625154a847e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15f3c6cd49104990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcddf86ad9384024" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Essen superfood healthy meatless</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TFZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,406 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>45,130</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,824</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>