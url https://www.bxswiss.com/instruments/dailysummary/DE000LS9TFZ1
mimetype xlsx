--- v14 (2026-10-16)
+++ v15 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17822c907d0747ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re26e1dfbaf6c481e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcddf86ad9384024"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e3c23c636c84522"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15f3c6cd49104990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcddf86ad9384024" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R323864806562464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e3c23c636c84522" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Essen superfood healthy meatless</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TFZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,350 +149,212 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...125 lines deleted...]
-          <x:t>42,638</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,911</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.10.2026</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -524,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,497</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>