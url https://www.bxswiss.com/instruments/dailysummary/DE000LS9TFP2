--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d7c49842115458b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53e96152e80d4a75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bbbad589d1548a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5422fcb709094d0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91088466ff264999" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bbbad589d1548a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f5d5c20b6184f62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5422fcb709094d0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FANGMAN Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TFP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>528,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>539,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>527,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>536,471</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>535,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>540,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>530,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>531,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,683</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>