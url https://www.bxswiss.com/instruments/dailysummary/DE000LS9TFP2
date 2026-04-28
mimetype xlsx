--- v5 (2026-04-05)
+++ v6 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53e96152e80d4a75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31072fa152764e33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5422fcb709094d0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8eebd53658a44fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f5d5c20b6184f62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5422fcb709094d0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a46fdd7a5d442b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8eebd53658a44fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FANGMAN Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TFP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>511,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>511,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>499,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>500,017</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +278,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>514,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>525,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>510,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>524,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,301</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>