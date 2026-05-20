--- v6 (2026-04-28)
+++ v7 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31072fa152764e33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65f6dedab2824833" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8eebd53658a44fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05285ba08f154005"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a46fdd7a5d442b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8eebd53658a44fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f02215650324eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05285ba08f154005" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FANGMAN Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TFP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>574,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>577,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>568,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>571,091</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>592,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>597,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>591,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>595,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,448</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>