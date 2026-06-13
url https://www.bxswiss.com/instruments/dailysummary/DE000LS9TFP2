--- v7 (2026-05-20)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65f6dedab2824833" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4d486f9e8a54a76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05285ba08f154005"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9ec44108fc8498d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f02215650324eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05285ba08f154005" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re19c48b8f6074d0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9ec44108fc8498d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FANGMAN Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TFP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>606,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>617,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>604,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>606,441</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>624,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>626,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>619,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>624,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,769</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>