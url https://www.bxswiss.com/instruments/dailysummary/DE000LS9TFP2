--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4d486f9e8a54a76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R742aee58aef143c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9ec44108fc8498d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb402e20a4aa84fe2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re19c48b8f6074d0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9ec44108fc8498d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a81509bb5b64fbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb402e20a4aa84fe2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FANGMAN Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TFP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>614,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>624,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>611,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>618,812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>583,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>589,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>579,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>587,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>