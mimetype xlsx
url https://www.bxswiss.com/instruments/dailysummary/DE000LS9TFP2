--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R742aee58aef143c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b25e2cf9ddf4591" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb402e20a4aa84fe2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ee7423d999448f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a81509bb5b64fbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb402e20a4aa84fe2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e1c4a28982a445b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ee7423d999448f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FANGMAN Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TFP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>600,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>605,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>591,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>593,322</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>578,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>582,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>573,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>574,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>