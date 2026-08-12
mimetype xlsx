--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b25e2cf9ddf4591" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf9ff4451d6d426a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ee7423d999448f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59d8f89e6c8246fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e1c4a28982a445b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ee7423d999448f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R481de73d994a4ab7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59d8f89e6c8246fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FANGMAN Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TFP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>604,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>611,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>602,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>608,993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>607,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>608,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>594,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>594,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>