--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf9ff4451d6d426a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7a13aa81c7046cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59d8f89e6c8246fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R618bc9d9d5394245"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R481de73d994a4ab7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59d8f89e6c8246fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb630fce11154d73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R618bc9d9d5394245" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FANGMAN Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TFP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>598,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>615,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>594,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>615,145</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>630,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>637,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>630,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>635,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,113</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>