--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7a13aa81c7046cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e7d79d45f944371" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R618bc9d9d5394245"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f9179df52184fe5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb630fce11154d73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R618bc9d9d5394245" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recf8252ae8294b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f9179df52184fe5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FANGMAN Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TFP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>616,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>618,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>608,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>614,541</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>631,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>631,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>620,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>631,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,971</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>