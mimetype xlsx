--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e7d79d45f944371" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe98912e37284dc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f9179df52184fe5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82f8692fed154b44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recf8252ae8294b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f9179df52184fe5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2040a20258a4068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82f8692fed154b44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FANGMAN Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TFP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>636,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>639,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>628,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>631,027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>655,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>660,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>651,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>659,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,372</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>