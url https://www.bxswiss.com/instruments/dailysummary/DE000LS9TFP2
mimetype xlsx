--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe98912e37284dc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d1b6d8f56c44005" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82f8692fed154b44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc86694e29aae439f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2040a20258a4068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82f8692fed154b44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25ac5e0616eb48f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc86694e29aae439f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FANGMAN Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TFP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>672,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>683,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>670,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>680,169</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>682,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>684,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>676,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>676,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>