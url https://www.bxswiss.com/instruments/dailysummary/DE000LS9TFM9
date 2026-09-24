--- v13 (2026-09-04)
+++ v14 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae156e2b1fe14369" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30b86d3fb907475e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac908178a7cc46af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08bddff53e874f99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d7b65b3021c4c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac908178a7cc46af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ef3e588c5874590" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08bddff53e874f99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trefosy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TFM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...301 lines deleted...]
-          <x:t>93,349</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>93,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>93,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,528</x:t>
-[...323 lines deleted...]
-          <x:t>93,301</x:t>
+          <x:t>93,428</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>