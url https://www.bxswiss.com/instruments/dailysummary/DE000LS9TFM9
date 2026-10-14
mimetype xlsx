--- v14 (2026-09-24)
+++ v15 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30b86d3fb907475e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47a817490cb14a52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08bddff53e874f99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd74d6c6df27e44a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ef3e588c5874590" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08bddff53e874f99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf839bb5530b4bfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd74d6c6df27e44a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trefosy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TFM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...328 lines deleted...]
-          <x:t>93,526</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,420</x:t>
-[...26 lines deleted...]
-          <x:t>93,636</x:t>
+          <x:t>93,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,771</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>17.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,046</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...119 lines deleted...]
-          <x:t>93,428</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>