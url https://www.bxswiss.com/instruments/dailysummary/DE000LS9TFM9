--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7227a27a50848a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64930e6f602b4853" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1acb8fea51a6448d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re63f68cb1e964504"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3c21e4e2f27422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1acb8fea51a6448d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30bb32937fb44485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re63f68cb1e964504" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trefosy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TFM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,632</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>