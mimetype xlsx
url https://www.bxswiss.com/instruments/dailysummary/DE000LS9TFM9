--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64930e6f602b4853" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50de1b6d34d14b01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re63f68cb1e964504"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae85e2b8b5704088"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30bb32937fb44485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re63f68cb1e964504" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06bb582a972141cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae85e2b8b5704088" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trefosy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TFM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>16.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,751</x:t>
-[...360 lines deleted...]
-          <x:t>89,632</x:t>
+          <x:t>91,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>