--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50de1b6d34d14b01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4a01b8885a34529" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae85e2b8b5704088"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a6070c031ac465a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06bb582a972141cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae85e2b8b5704088" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ef51194acc24bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a6070c031ac465a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trefosy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TFM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>91,650</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,323</x:t>
-[...296 lines deleted...]
-          <x:t>91,225</x:t>
+          <x:t>90,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,108</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>