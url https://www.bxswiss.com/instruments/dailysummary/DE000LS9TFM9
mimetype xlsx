--- v7 (2026-05-14)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4a01b8885a34529" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d11e2c9171449d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a6070c031ac465a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d6cf9e5374447db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ef51194acc24bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a6070c031ac465a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27b1e560ec2c4c25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d6cf9e5374447db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trefosy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TFM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,129</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>