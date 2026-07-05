--- v8 (2026-06-05)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d11e2c9171449d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6977f3c28fc34b40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d6cf9e5374447db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81488e9fb0354c20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27b1e560ec2c4c25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d6cf9e5374447db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R772ebc894be14a73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81488e9fb0354c20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trefosy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TFM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...203 lines deleted...]
-          <x:t>90,963</x:t>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,108</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...361 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,367</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>