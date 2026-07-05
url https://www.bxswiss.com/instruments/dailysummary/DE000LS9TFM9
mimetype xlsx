--- v9 (2026-07-05)
+++ v10 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6977f3c28fc34b40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6328a564a5734f98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81488e9fb0354c20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ebdd805c6044a2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R772ebc894be14a73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81488e9fb0354c20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b50bd29ac6a446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ebdd805c6044a2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trefosy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TFM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>