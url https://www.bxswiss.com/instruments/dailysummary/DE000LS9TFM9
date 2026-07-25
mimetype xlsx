--- v10 (2026-07-05)
+++ v11 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6328a564a5734f98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15692845748d4ec7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ebdd805c6044a2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra40b693269944d50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b50bd29ac6a446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ebdd805c6044a2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R916c7d5e03074ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra40b693269944d50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trefosy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TFM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,637</x:t>
-[...210 lines deleted...]
-          <x:t>91,802</x:t>
+          <x:t>91,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,099</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>91,367</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>