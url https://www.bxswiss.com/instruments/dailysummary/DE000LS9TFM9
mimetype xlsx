--- v11 (2026-07-25)
+++ v12 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15692845748d4ec7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca0544f5c6d34648" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra40b693269944d50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51a9754f5f004853"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R916c7d5e03074ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra40b693269944d50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dfe3d5ca1054280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51a9754f5f004853" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trefosy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TFM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,722</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,934</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,436</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>