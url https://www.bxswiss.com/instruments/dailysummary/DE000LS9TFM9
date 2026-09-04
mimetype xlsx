--- v12 (2026-08-15)
+++ v13 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca0544f5c6d34648" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae156e2b1fe14369" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51a9754f5f004853"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac908178a7cc46af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dfe3d5ca1054280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51a9754f5f004853" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d7b65b3021c4c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac908178a7cc46af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trefosy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TFM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,661</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>92,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,696</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,301</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>