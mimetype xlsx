--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0af46167d1e4e15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7885fb878214288" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32610924f6cf490b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb06915d8b74b47d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R250228c6fe084def" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32610924f6cf490b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8dfea45e1394392" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb06915d8b74b47d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ritter der Ruesselrunde</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TFG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,777</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>