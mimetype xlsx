--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7885fb878214288" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebebdad57916400b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb06915d8b74b47d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e87e4f703354574"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8dfea45e1394392" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb06915d8b74b47d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3558a72ed25f4ddf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e87e4f703354574" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ritter der Ruesselrunde</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TFG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,501</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,238</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>