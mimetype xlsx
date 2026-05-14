--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebebdad57916400b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7decc681c1847d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e87e4f703354574"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd31843c729184c68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3558a72ed25f4ddf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e87e4f703354574" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa648dac6c5f4723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd31843c729184c68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ritter der Ruesselrunde</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TFG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,979</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>