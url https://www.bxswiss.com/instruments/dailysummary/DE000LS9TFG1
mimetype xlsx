--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7decc681c1847d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9584cc4a1d14376" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd31843c729184c68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9f607af45cd4dfb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa648dac6c5f4723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd31843c729184c68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb17746a79f9e451b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9f607af45cd4dfb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ritter der Ruesselrunde</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TFG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,873</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,681</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>