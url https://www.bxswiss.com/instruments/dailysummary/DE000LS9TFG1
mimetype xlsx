--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9584cc4a1d14376" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0842a4b4345474f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9f607af45cd4dfb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd5f7eca8a6a447b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb17746a79f9e451b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9f607af45cd4dfb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac3fe55d37944b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd5f7eca8a6a447b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ritter der Ruesselrunde</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TFG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,485</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,002</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>