--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0842a4b4345474f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra39f9488c315420a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd5f7eca8a6a447b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7857fd0136c4912"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac3fe55d37944b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd5f7eca8a6a447b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R329bc2086d9d4816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7857fd0136c4912" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ritter der Ruesselrunde</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TFG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,283</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>