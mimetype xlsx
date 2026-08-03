--- v11 (2026-07-13)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra39f9488c315420a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1fb84ef3ea549ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7857fd0136c4912"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c98f4c71ef945d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R329bc2086d9d4816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7857fd0136c4912" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb63d142ffd404f5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c98f4c71ef945d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ritter der Ruesselrunde</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TFG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,323</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,352</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>