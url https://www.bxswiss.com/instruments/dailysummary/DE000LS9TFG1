--- v12 (2026-08-03)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1fb84ef3ea549ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf0cf66e35f540dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c98f4c71ef945d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R702dee87b89743f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb63d142ffd404f5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c98f4c71ef945d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb1ca9b2f70c4dac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R702dee87b89743f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ritter der Ruesselrunde</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TFG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...419 lines deleted...]
-          <x:t>99,734</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,835</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>104,352</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,306</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>