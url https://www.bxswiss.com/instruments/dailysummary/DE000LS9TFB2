--- v13 (2026-08-22)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref4af5cc1cc64c5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0da141657b6d48d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9d558ec31864c01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45ff1c060aeb4bbf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65d75783a70e4e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9d558ec31864c01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cc65f43ccf24f5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45ff1c060aeb4bbf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kraftprotze-mit-Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TFB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...117 lines deleted...]
-          <x:t>109,446</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,438</x:t>
-[...92 lines deleted...]
-          <x:t>107,296</x:t>
+          <x:t>108,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,753</x:t>
-[...382 lines deleted...]
-          <x:t>108,568</x:t>
+          <x:t>108,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,951</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>