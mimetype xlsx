--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0da141657b6d48d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd990701279f4a82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45ff1c060aeb4bbf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3045edfd89a4435e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cc65f43ccf24f5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45ff1c060aeb4bbf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4f158dbfac5431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3045edfd89a4435e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kraftprotze-mit-Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TFB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,724</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,618</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>