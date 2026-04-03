--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R108a8c96f8c14a46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ee2aa0f04894abd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9828cd42fb744df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43e5fe6b15cf4fab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a004a94345c48bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9828cd42fb744df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc781a77a93684c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43e5fe6b15cf4fab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kraftprotze-mit-Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TFB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,007</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>