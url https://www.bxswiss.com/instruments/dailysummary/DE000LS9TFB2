--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ee2aa0f04894abd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R914b1ddeb6c94f71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43e5fe6b15cf4fab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77235d3bd2664b9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc781a77a93684c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43e5fe6b15cf4fab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1750f52d9b2a4c2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77235d3bd2664b9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kraftprotze-mit-Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TFB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>102,738</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,746</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...501 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,893</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>