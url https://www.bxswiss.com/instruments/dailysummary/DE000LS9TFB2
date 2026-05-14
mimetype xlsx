--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R914b1ddeb6c94f71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54e9c67b7dc4416b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77235d3bd2664b9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09b66d2b5bd347d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1750f52d9b2a4c2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77235d3bd2664b9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ee723deb26a4b41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09b66d2b5bd347d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kraftprotze-mit-Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TFB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,687</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,769</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>