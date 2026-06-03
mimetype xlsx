--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54e9c67b7dc4416b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30bc498c77644b58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09b66d2b5bd347d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3f6075f0ff74621"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ee723deb26a4b41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09b66d2b5bd347d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d30d29f4cb24959" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3f6075f0ff74621" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kraftprotze-mit-Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TFB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,073</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>