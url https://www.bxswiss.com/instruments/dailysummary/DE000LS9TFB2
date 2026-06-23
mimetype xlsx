--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30bc498c77644b58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b6d5c9023f04ddb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3f6075f0ff74621"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4659712c2b04fc9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d30d29f4cb24959" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3f6075f0ff74621" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00175e356f7949f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4659712c2b04fc9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kraftprotze-mit-Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TFB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,417</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>