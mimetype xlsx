--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b6d5c9023f04ddb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd982332a496c4074" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4659712c2b04fc9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40f28006091a47d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00175e356f7949f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4659712c2b04fc9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe2661056072467d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40f28006091a47d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kraftprotze-mit-Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TFB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>110,690</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,300</x:t>
-[...463 lines deleted...]
-          <x:t>114,006</x:t>
+          <x:t>111,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,788</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>