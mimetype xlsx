--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd982332a496c4074" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19d014f196904086" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40f28006091a47d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d586c2f3bfc4974"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe2661056072467d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40f28006091a47d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R269b929fef444c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d586c2f3bfc4974" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kraftprotze-mit-Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TFB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,879</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,922</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>