--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19d014f196904086" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref4af5cc1cc64c5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d586c2f3bfc4974"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9d558ec31864c01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R269b929fef444c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d586c2f3bfc4974" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65d75783a70e4e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9d558ec31864c01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kraftprotze-mit-Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TFB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...225 lines deleted...]
-          <x:t>110,233</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,153</x:t>
-[...377 lines deleted...]
-          <x:t>106,922</x:t>
+          <x:t>110,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,568</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>