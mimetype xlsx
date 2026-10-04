--- v8 (2026-09-14)
+++ v9 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a99a58c6cb34c57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R532e550262164290" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0f944d6ff3342ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e0365e11edc4c93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fc4d62593d04812" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0f944d6ff3342ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3af510056dfc4056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e0365e11edc4c93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Womens Favorit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TFA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,912</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,324</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>