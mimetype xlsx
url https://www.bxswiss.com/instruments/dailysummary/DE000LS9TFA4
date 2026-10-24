--- v9 (2026-10-04)
+++ v10 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R532e550262164290" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3040c9a21944506" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e0365e11edc4c93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec9e1ba9f8fd4335"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3af510056dfc4056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e0365e11edc4c93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8944923f3d74039" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec9e1ba9f8fd4335" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Womens Favorit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TFA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,366</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,524</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>