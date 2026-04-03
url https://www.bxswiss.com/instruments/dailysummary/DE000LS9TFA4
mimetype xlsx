--- v1 (2026-01-10)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21519c9975e144df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cd02656810d4089" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74cf1e53860441ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01b91b08d1e24c16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5c14db5d9a148f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74cf1e53860441ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R759c74f727384a0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01b91b08d1e24c16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Womens Favorit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TFA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,511 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.12.2025</x:t>
-[...478 lines deleted...]
-          <x:t>105,965</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,199</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>