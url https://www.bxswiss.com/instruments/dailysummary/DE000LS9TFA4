--- v2 (2026-04-03)
+++ v3 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cd02656810d4089" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52bc3a8f7269482f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01b91b08d1e24c16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9934f85eb1d3411b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R759c74f727384a0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01b91b08d1e24c16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7c26793a7ae4ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9934f85eb1d3411b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Womens Favorit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TFA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,487</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,416</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>