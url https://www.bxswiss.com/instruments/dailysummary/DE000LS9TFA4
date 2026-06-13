--- v3 (2026-04-26)
+++ v4 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52bc3a8f7269482f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fb7f2a0ea4741f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9934f85eb1d3411b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc24613d233e64403"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7c26793a7ae4ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9934f85eb1d3411b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4923391d9e84495" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc24613d233e64403" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Womens Favorit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TFA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>95,416</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,954</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>