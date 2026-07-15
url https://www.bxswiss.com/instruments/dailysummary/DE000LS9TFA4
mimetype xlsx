--- v4 (2026-06-13)
+++ v5 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fb7f2a0ea4741f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0dd20a23c7c44cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc24613d233e64403"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59486f51750d408e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4923391d9e84495" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc24613d233e64403" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re860e2bdea5a404d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59486f51750d408e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Womens Favorit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TFA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>99,954</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>