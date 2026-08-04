--- v5 (2026-07-15)
+++ v6 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0dd20a23c7c44cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb129a15f27f4fc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59486f51750d408e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd062794afa97413e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re860e2bdea5a404d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59486f51750d408e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R540cf0b281164f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd062794afa97413e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Womens Favorit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TFA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,609</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>