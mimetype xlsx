--- v6 (2026-08-04)
+++ v7 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb129a15f27f4fc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38dccb21b398487d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd062794afa97413e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cbff9ebc40c4966"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R540cf0b281164f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd062794afa97413e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7259b67535194b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cbff9ebc40c4966" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Womens Favorit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TFA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>