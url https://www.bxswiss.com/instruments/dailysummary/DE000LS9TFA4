--- v7 (2026-08-24)
+++ v8 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38dccb21b398487d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a99a58c6cb34c57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cbff9ebc40c4966"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0f944d6ff3342ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7259b67535194b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cbff9ebc40c4966" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fc4d62593d04812" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0f944d6ff3342ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Womens Favorit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TFA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,599 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>107,066</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,065</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>107,330</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,177</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>