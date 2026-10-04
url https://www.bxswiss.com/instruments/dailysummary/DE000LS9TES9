--- v12 (2026-09-13)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf485fe78e6894a71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6c667e458404d89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71b7e1ce92c54e55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R529d31a78eb34992"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69d7150ff2b746a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71b7e1ce92c54e55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3ab59d3f879458d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R529d31a78eb34992" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SKALAR Minimum Volatility</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TES9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,353</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>