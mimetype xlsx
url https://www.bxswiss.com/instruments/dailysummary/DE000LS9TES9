--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6c667e458404d89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21a6de695ee243f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R529d31a78eb34992"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16e26115a3e24c2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3ab59d3f879458d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R529d31a78eb34992" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd883699388b46ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16e26115a3e24c2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SKALAR Minimum Volatility</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TES9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,084</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>