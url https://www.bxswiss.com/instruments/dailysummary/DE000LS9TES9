--- v4 (2026-02-21)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff3ff46b84304f99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6380d4a9e1114b1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe6bdd7d9d9644d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2da97c3d6e8e4fa1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd6d644b24ec4d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe6bdd7d9d9644d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb148008f02e74a2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2da97c3d6e8e4fa1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SKALAR Minimum Volatility</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TES9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>120,841</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,592</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>