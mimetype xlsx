--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6380d4a9e1114b1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc930c7963fcd4f34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2da97c3d6e8e4fa1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a2f906d4c7040e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb148008f02e74a2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2da97c3d6e8e4fa1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9dc50397e50b45ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a2f906d4c7040e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SKALAR Minimum Volatility</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TES9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>19.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,635</x:t>
-[...97 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>114,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,428</x:t>
-[...171 lines deleted...]
-          <x:t>114,592</x:t>
+          <x:t>113,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>