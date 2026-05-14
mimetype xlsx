--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc930c7963fcd4f34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0572461f8d2e4ea2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a2f906d4c7040e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1efc3f9f23348fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9dc50397e50b45ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a2f906d4c7040e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46c6e608cffe4286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1efc3f9f23348fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SKALAR Minimum Volatility</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TES9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>