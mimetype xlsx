--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0572461f8d2e4ea2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb334a781f25b41e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1efc3f9f23348fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50966ffa814f4ec9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46c6e608cffe4286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1efc3f9f23348fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4b0ca99178a47ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50966ffa814f4ec9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SKALAR Minimum Volatility</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TES9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...512 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,715</x:t>
-[...43 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>117,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,961</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>