--- v8 (2026-06-13)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb334a781f25b41e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R001853d63d3743e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50966ffa814f4ec9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9073a36cf19f48ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4b0ca99178a47ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50966ffa814f4ec9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33ce53c79a6d45d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9073a36cf19f48ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SKALAR Minimum Volatility</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TES9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...176 lines deleted...]
-          <x:t>119,386</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,919</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>121,961</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,756</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>