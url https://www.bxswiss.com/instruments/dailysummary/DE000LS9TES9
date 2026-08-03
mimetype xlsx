--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R001853d63d3743e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca2656ae315a4c05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9073a36cf19f48ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1b8ea7615dd483a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33ce53c79a6d45d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9073a36cf19f48ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ced4ddd49c841ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1b8ea7615dd483a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SKALAR Minimum Volatility</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TES9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>