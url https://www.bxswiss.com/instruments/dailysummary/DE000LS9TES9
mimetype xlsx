--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca2656ae315a4c05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96716d5f42a64192" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1b8ea7615dd483a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bdb9e0313e848e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ced4ddd49c841ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1b8ea7615dd483a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R892d3d5a678d4ded" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bdb9e0313e848e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SKALAR Minimum Volatility</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TES9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...252 lines deleted...]
-          <x:t>127,987</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,626</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>126,467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,565</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>