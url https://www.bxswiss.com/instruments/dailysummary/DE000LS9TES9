--- v11 (2026-08-23)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96716d5f42a64192" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf485fe78e6894a71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bdb9e0313e848e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71b7e1ce92c54e55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R892d3d5a678d4ded" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bdb9e0313e848e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69d7150ff2b746a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71b7e1ce92c54e55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SKALAR Minimum Volatility</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TES9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>133,492</x:t>
-[...300 lines deleted...]
-        <x:is>
           <x:t>129,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,436</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,137</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>