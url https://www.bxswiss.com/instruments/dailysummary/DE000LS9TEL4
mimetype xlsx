--- v12 (2026-09-03)
+++ v13 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cfaba09347a4020" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reca43d7d0f604c67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89d468e5c7944ec7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67142a1528aa43bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82521038d4c74ed9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89d468e5c7944ec7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R593c3c8deb6c4180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67142a1528aa43bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Granit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TEL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...333 lines deleted...]
-          <x:t>115,518</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,463</x:t>
-[...269 lines deleted...]
-          <x:t>115,359</x:t>
+          <x:t>115,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,356</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>