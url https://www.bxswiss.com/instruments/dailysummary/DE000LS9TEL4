--- v13 (2026-09-23)
+++ v14 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reca43d7d0f604c67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2268fdc931f045fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67142a1528aa43bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R319e9e9bce644dd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R593c3c8deb6c4180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67142a1528aa43bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R116ced9482d64ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R319e9e9bce644dd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Granit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TEL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,267</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,511</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>