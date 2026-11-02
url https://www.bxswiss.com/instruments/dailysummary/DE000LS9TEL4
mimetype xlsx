--- v14 (2026-10-13)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2268fdc931f045fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a0ad3fefe2c418d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R319e9e9bce644dd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c75c22229524d38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R116ced9482d64ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R319e9e9bce644dd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d98e77ec67a40b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c75c22229524d38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Granit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TEL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,337</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>