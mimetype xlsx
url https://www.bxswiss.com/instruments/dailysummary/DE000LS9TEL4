--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b8db742d3ab4b83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f5e9cc4932249dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re46ba01409e1454e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e71f3fd01914673"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra73b3b5d46a2408b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re46ba01409e1454e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55467b840ea14189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e71f3fd01914673" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Granit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TEL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,592</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,934</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>