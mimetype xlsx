--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f5e9cc4932249dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda6bb47518bc44fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e71f3fd01914673"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf61779610f454aae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55467b840ea14189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e71f3fd01914673" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ed024e960cc40d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf61779610f454aae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Granit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TEL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>108,289</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,352</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>107,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,053</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>