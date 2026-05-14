--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda6bb47518bc44fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fe4f557082e4c22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf61779610f454aae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R414cde4b780440e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ed024e960cc40d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf61779610f454aae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7b216f53fc6414f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R414cde4b780440e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Granit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TEL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,827</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,207</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>