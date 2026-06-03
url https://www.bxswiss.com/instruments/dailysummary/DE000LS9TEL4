--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fe4f557082e4c22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f5aafd55a38457f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R414cde4b780440e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R948de267575a46a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7b216f53fc6414f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R414cde4b780440e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff98f3c8616a4a71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R948de267575a46a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Granit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TEL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,352 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>109,207</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,467</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>