--- v8 (2026-06-03)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f5aafd55a38457f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb71a9403448d4dea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R948de267575a46a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88ce1f1af8d14db8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff98f3c8616a4a71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R948de267575a46a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c90769448804a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88ce1f1af8d14db8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Granit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TEL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,352 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...201 lines deleted...]
-          <x:t>111,911</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,338</x:t>
-[...107 lines deleted...]
-          <x:t>111,467</x:t>
+          <x:t>109,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>