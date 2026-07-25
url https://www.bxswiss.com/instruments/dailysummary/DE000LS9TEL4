--- v9 (2026-07-03)
+++ v10 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb71a9403448d4dea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf3a1f8f02a348d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88ce1f1af8d14db8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re086d9530ea54819"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c90769448804a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88ce1f1af8d14db8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5442f9bbaa3b4029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re086d9530ea54819" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Granit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TEL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,552</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,483</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>