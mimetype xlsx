--- v10 (2026-07-25)
+++ v11 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf3a1f8f02a348d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63a4dc49e67848a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re086d9530ea54819"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b53de87699d4bf7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5442f9bbaa3b4029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re086d9530ea54819" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c59af1ad85a4da1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b53de87699d4bf7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Granit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TEL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...242 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,131</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>112,483</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>