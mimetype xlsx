--- v11 (2026-08-14)
+++ v12 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63a4dc49e67848a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cfaba09347a4020" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b53de87699d4bf7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89d468e5c7944ec7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c59af1ad85a4da1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b53de87699d4bf7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82521038d4c74ed9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89d468e5c7944ec7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Granit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TEL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,359</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>