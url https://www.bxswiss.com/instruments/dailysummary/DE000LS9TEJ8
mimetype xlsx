--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbd98795430b463a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f48ec2298714a73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd54f80402e24dde"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf782324fcafb41b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd79ed44e9ac743f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd54f80402e24dde" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cf4c429925a4903" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf782324fcafb41b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Sharpe-Momentum World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TEJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,323</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,333</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>