--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f48ec2298714a73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ab255a1fb304a8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf782324fcafb41b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b02e714de0f400c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cf4c429925a4903" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf782324fcafb41b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71a14ff0bbbe4ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b02e714de0f400c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Sharpe-Momentum World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TEJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,001</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>