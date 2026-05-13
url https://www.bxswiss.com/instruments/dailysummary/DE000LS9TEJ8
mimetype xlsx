--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ab255a1fb304a8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f0955aedf044018" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b02e714de0f400c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93c61a4db5a8430a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71a14ff0bbbe4ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b02e714de0f400c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01fefa61a3f0490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93c61a4db5a8430a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Sharpe-Momentum World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TEJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,988</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,808</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>