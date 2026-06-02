--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f0955aedf044018" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8e63459ff5a42eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93c61a4db5a8430a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6678ed11dfac46b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01fefa61a3f0490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93c61a4db5a8430a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e17a56fb1ff4c96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6678ed11dfac46b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Sharpe-Momentum World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TEJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,416</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,243</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>