--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8e63459ff5a42eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e28753486fe409e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6678ed11dfac46b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra63daec622924690"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e17a56fb1ff4c96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6678ed11dfac46b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d8867dfe4de42c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra63daec622924690" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Sharpe-Momentum World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TEJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,699</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>