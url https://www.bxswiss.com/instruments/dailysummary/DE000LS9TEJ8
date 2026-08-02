--- v10 (2026-06-22)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e28753486fe409e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83e419ee9dd949c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra63daec622924690"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R287d575b96a048a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d8867dfe4de42c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra63daec622924690" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R039d387e967b421c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R287d575b96a048a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Sharpe-Momentum World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TEJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>147,699</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,866</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>