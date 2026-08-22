--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83e419ee9dd949c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebbf190bd75e486e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R287d575b96a048a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fdc98d822bd49a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R039d387e967b421c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R287d575b96a048a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05046e2736124f80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fdc98d822bd49a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Sharpe-Momentum World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TEJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,653 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>150,099</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>148,382</x:t>
-[...355 lines deleted...]
-          <x:t>145,866</x:t>
+          <x:t>149,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>