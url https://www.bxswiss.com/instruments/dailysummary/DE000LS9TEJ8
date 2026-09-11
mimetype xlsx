--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebbf190bd75e486e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2de4a6e40ec41a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fdc98d822bd49a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84f13fbc95ad47da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05046e2736124f80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fdc98d822bd49a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6520f677ded245c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84f13fbc95ad47da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Sharpe-Momentum World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TEJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,974</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -771,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,456</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>