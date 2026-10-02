--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2de4a6e40ec41a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb7565c2a2ff4435" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84f13fbc95ad47da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bb596b703ba4d02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6520f677ded245c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84f13fbc95ad47da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R276ca554be9b431a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bb596b703ba4d02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Sharpe-Momentum World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TEJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>153,825</x:t>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>152,999</x:t>
-[...227 lines deleted...]
-          <x:t>150,746</x:t>
+          <x:t>152,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>150,462</x:t>
-[...328 lines deleted...]
-          <x:t>150,456</x:t>
+          <x:t>151,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,328</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>