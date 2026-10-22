--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb7565c2a2ff4435" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8bf2b4ceb0e41e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bb596b703ba4d02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92c465ed07924f59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R276ca554be9b431a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bb596b703ba4d02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01647d5ade5649bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92c465ed07924f59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Sharpe-Momentum World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TEJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,606 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>155,970</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,391</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...514 lines deleted...]
-          <x:t>151,328</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>