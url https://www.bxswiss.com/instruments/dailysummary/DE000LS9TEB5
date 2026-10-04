--- v11 (2026-09-14)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re32a5fe1214847ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R311072050d974ffe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4f2c3a5a10f4d01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6ae90f833624876"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R707b387f20834b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4f2c3a5a10f4d01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rded51037ccfb4b46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6ae90f833624876" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SophiaMom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TEB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...284 lines deleted...]
-          <x:t>124,943</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,063</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>125,176</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,129</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>126,669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,499</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>