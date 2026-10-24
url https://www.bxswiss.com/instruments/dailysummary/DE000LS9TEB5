--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R311072050d974ffe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c5d39eca96b497b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6ae90f833624876"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e03380c5ca94fbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rded51037ccfb4b46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6ae90f833624876" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6800063014734a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e03380c5ca94fbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SophiaMom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TEB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>