--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2084b537c1344ea0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c6313fe1d0841e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9847888e3e94b5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01bb8d16f7424bd5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94b92bd8fee74e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9847888e3e94b5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3b67cff9f1c4063" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01bb8d16f7424bd5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SophiaMom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TEB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,666</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,559</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>