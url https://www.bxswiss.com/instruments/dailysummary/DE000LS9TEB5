--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c6313fe1d0841e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21a4f871f2af4447" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01bb8d16f7424bd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R274007a59ccd4811"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3b67cff9f1c4063" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01bb8d16f7424bd5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02bff9847c5f4cea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R274007a59ccd4811" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SophiaMom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TEB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,763</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>