--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21a4f871f2af4447" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18df9888d5644544" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R274007a59ccd4811"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9b9a4758e4141b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02bff9847c5f4cea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R274007a59ccd4811" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69e70a93f1de466b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9b9a4758e4141b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SophiaMom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TEB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,186</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>