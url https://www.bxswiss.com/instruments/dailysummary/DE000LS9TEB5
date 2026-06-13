--- v7 (2026-05-16)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18df9888d5644544" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c7d0eab1cbe40f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9b9a4758e4141b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69ff0abf9a594d88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69e70a93f1de466b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9b9a4758e4141b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf86e4b1b4b794911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69ff0abf9a594d88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SophiaMom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TEB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...203 lines deleted...]
-          <x:t>123,289</x:t>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,204</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...175 lines deleted...]
-          <x:t>126,764</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>126,528</x:t>
-[...215 lines deleted...]
-          <x:t>127,186</x:t>
+          <x:t>125,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>