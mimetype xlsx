--- v8 (2026-06-13)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c7d0eab1cbe40f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57b3c87d9ca54efb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69ff0abf9a594d88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc3ff2106a79442c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf86e4b1b4b794911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69ff0abf9a594d88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96df6e4215b64c25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc3ff2106a79442c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SophiaMom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TEB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>126,047</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,233</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>