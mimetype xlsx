--- v9 (2026-07-15)
+++ v10 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57b3c87d9ca54efb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe433d490d3f4c91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc3ff2106a79442c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6cd5d57c1d44f87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96df6e4215b64c25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc3ff2106a79442c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R094779d951a44636" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6cd5d57c1d44f87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SophiaMom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TEB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...215 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,529</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>129,233</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,617</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>