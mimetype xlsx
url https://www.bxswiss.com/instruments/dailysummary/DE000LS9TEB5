--- v10 (2026-08-25)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe433d490d3f4c91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re32a5fe1214847ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6cd5d57c1d44f87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4f2c3a5a10f4d01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R094779d951a44636" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6cd5d57c1d44f87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R707b387f20834b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4f2c3a5a10f4d01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SophiaMom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TEB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,893</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>