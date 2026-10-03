--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3cee29c646d4c22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e41e60f44dd4c4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31489b854d0549db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc91569586d2468b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03e7b1f3f7784153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31489b854d0549db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6237cca7e375418c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc91569586d2468b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stock Market Analytics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TEA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>200,102</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>198,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,940</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,179</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>