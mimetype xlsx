--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e41e60f44dd4c4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb795f98b24a4378" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc91569586d2468b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cb3d766a5b94151"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6237cca7e375418c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc91569586d2468b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3843b36586741ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cb3d766a5b94151" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stock Market Analytics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TEA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,877</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,056</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>