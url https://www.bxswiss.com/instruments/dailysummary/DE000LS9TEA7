--- v5 (2026-02-22)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0084375d01a842f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1892fa3a87634847" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50faa75c97834a7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc062b33f89a34648"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8950e626952a41c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50faa75c97834a7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f6655b545a94481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc062b33f89a34648" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stock Market Analytics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TEA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>165,757</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,174</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>