--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1892fa3a87634847" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5aa532b7605d443e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc062b33f89a34648"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa59f78c025143f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f6655b545a94481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc062b33f89a34648" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4545b5f9273f4f7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa59f78c025143f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stock Market Analytics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TEA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>