--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5aa532b7605d443e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16f86f87909d4345" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa59f78c025143f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33e5b6e9d3434352"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4545b5f9273f4f7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa59f78c025143f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd87d3d0fc95f4b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33e5b6e9d3434352" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stock Market Analytics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TEA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,117</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>