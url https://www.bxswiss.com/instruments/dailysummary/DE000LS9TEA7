--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16f86f87909d4345" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf0d7a651caf4261" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33e5b6e9d3434352"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc464386c2f384e6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd87d3d0fc95f4b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33e5b6e9d3434352" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re23a232d58224e35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc464386c2f384e6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stock Market Analytics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TEA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,717</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>