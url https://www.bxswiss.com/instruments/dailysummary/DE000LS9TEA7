--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf0d7a651caf4261" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf227d59fce4f44a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc464386c2f384e6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7eea2c3068bb4886"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re23a232d58224e35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc464386c2f384e6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb765d33005254556" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7eea2c3068bb4886" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stock Market Analytics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TEA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,74 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,435</x:t>
@@ -710,31 +252,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,772</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>