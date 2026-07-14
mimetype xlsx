--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf227d59fce4f44a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdce4b9cd33f04774" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7eea2c3068bb4886"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R389c5c615aac4905"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb765d33005254556" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7eea2c3068bb4886" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2708eb241b4d4205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R389c5c615aac4905" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stock Market Analytics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TEA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,348 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...296 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -630,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>