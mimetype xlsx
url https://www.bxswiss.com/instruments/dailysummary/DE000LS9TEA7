--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdce4b9cd33f04774" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15491618cd13403d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R389c5c615aac4905"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raee6b4caa3b4486f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2708eb241b4d4205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R389c5c615aac4905" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d4c838b15b6457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raee6b4caa3b4486f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stock Market Analytics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TEA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...284 lines deleted...]
-          <x:t>187,601</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,724</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>192,620</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,654</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>