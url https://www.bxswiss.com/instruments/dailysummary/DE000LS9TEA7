--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15491618cd13403d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb596ae0a5744a2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raee6b4caa3b4486f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e6fa11a3cb84884"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d4c838b15b6457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raee6b4caa3b4486f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf13656f597624df8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e6fa11a3cb84884" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stock Market Analytics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TEA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,808</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,463</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>