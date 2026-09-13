--- v13 (2026-08-23)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb596ae0a5744a2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3cee29c646d4c22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e6fa11a3cb84884"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31489b854d0549db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf13656f597624df8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e6fa11a3cb84884" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03e7b1f3f7784153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31489b854d0549db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stock Market Analytics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TEA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,116</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>12.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>200,102</x:t>
-[...198 lines deleted...]
-          <x:t>193,463</x:t>
+          <x:t>198,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,531</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>