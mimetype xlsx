--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7a4eec6a07b46f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e815653874a43f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R101d49299d3644be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76d5ddf1e13c441c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R086d1fe7795f44c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R101d49299d3644be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4783647277eb4a8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76d5ddf1e13c441c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Stocks Diversification</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,522 +149,144 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,405</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>85,299</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,366</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...420 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,716</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>