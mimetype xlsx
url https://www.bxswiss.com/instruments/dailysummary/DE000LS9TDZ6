--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e815653874a43f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54379783aad443b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76d5ddf1e13c441c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83ecd83f00d748ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4783647277eb4a8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76d5ddf1e13c441c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a10981164aa4703" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83ecd83f00d748ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Stocks Diversification</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...166 lines deleted...]
-          <x:t>83,587</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,649</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...465 lines deleted...]
-          <x:t>83,171</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>