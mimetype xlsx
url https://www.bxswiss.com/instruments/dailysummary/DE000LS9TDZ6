--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R892b6c2820d34761" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf24c40fe82b94b5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf063687d441f44f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cd539e4aed949a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec424479ff284e70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf063687d441f44f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd62b376f0b545fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cd539e4aed949a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Stocks Diversification</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,264</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>