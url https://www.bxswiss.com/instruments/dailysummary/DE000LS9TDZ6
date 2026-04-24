--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf24c40fe82b94b5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R879f9dec5e6e4121" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cd539e4aed949a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re400bca48d8941ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd62b376f0b545fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cd539e4aed949a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R552cb673a7ff4f42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re400bca48d8941ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Stocks Diversification</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>80,045</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,088</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>79,264</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,319</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>