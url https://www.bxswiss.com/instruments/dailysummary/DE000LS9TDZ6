--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R879f9dec5e6e4121" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40e8ecc6078547c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re400bca48d8941ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16bf2c055fff4293"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R552cb673a7ff4f42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re400bca48d8941ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7ae3a917bf2415f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16bf2c055fff4293" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Stocks Diversification</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...306 lines deleted...]
-          <x:t>80,122</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,574</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>80,319</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>