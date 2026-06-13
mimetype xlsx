--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40e8ecc6078547c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb77bceca18f543bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16bf2c055fff4293"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49c80e5bf1e94287"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7ae3a917bf2415f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16bf2c055fff4293" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12a3e733ed524e82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49c80e5bf1e94287" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Stocks Diversification</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>79,698</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,995</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>80,344</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,223</x:t>
-[...355 lines deleted...]
-          <x:t>79,014</x:t>
+          <x:t>80,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>