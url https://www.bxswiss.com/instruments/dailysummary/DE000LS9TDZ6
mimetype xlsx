--- v8 (2026-06-13)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb77bceca18f543bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d9c789c0d3f4414" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49c80e5bf1e94287"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref86c79b37cf48b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12a3e733ed524e82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49c80e5bf1e94287" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d4dd48943db4e6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref86c79b37cf48b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Stocks Diversification</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>80,471</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,995</x:t>
-[...355 lines deleted...]
-          <x:t>80,495</x:t>
+          <x:t>80,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,398</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>