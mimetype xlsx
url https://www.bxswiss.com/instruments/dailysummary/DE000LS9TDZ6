--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d9c789c0d3f4414" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d4622abb5bc424a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref86c79b37cf48b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5122ed5cfc384b1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d4dd48943db4e6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref86c79b37cf48b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37c32e1edc7b433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5122ed5cfc384b1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Stocks Diversification</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...338 lines deleted...]
-          <x:t>81,973</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,048</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...236 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>