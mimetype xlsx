--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d4622abb5bc424a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdcb464f755740f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5122ed5cfc384b1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3223902433744979"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37c32e1edc7b433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5122ed5cfc384b1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ce563bad3d34ea7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3223902433744979" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Stocks Diversification</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,033</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,083</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>