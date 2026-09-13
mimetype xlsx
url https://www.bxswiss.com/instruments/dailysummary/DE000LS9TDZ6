--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdcb464f755740f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7a4eec6a07b46f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3223902433744979"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R101d49299d3644be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ce563bad3d34ea7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3223902433744979" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R086d1fe7795f44c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R101d49299d3644be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Stocks Diversification</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>85,323</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,426</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>85,333</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,141</x:t>
-[...11 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>85,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,405</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>85,299</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,366</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>85,083</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,583</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>