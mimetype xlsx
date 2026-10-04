--- v15 (2026-09-14)
+++ v16 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0791c25f73fe4ad3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43d5bcadd2ed4f16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R053a2b6ad08c4545"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c578f7390c14f1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R980033796ad14747" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R053a2b6ad08c4545" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R886a1411f92944ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c578f7390c14f1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Individual Shares</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,282</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>