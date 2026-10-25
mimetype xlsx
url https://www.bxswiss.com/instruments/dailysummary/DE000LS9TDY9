--- v16 (2026-10-04)
+++ v17 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43d5bcadd2ed4f16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R606041bcc5f94f07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c578f7390c14f1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba3d26cfdf974406"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R886a1411f92944ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c578f7390c14f1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb6c4fd217dd449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba3d26cfdf974406" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Individual Shares</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,439</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,149</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>