--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8d0e4b3b5b84305" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26e5cb99118345be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3ee0094d62740d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf51d68e0f4f84181"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7405077d97544243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3ee0094d62740d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6fbb9016c14475e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf51d68e0f4f84181" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Individual Shares</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>213,053</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>211,680</x:t>
-[...371 lines deleted...]
-        <x:is>
           <x:t>207,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,232</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,541</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,674</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>