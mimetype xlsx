--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26e5cb99118345be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0c16c30d88b47b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf51d68e0f4f84181"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7b234bff02a4199"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6fbb9016c14475e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf51d68e0f4f84181" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c67b9ae9b8449d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7b234bff02a4199" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Individual Shares</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,154</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>