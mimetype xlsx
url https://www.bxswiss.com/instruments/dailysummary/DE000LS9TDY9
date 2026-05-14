--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0c16c30d88b47b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8eb979a8dc52400b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7b234bff02a4199"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbfd9e792d3349e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c67b9ae9b8449d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7b234bff02a4199" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc16cbcc776e24c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbfd9e792d3349e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Individual Shares</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,545</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,277</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>