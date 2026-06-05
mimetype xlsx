--- v9 (2026-05-14)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8eb979a8dc52400b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R125d121245b24c1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbfd9e792d3349e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcff9e2157351422d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc16cbcc776e24c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbfd9e792d3349e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c6454b0ef324b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcff9e2157351422d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Individual Shares</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,988</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,936</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>