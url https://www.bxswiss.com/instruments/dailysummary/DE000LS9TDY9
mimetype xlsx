--- v10 (2026-06-05)
+++ v11 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R125d121245b24c1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96680af4c86d41b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcff9e2157351422d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f9ca34575c94d02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c6454b0ef324b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcff9e2157351422d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16bdc6eeabaf4b20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f9ca34575c94d02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Individual Shares</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>226,156</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>225,451</x:t>
-[...301 lines deleted...]
-          <x:t>228,936</x:t>
+          <x:t>224,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,553</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>