--- v11 (2026-06-25)
+++ v12 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96680af4c86d41b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfac177197b1e4553" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f9ca34575c94d02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf75e8ae8ca674084"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16bdc6eeabaf4b20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f9ca34575c94d02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R082b6ef0234e4073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf75e8ae8ca674084" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Individual Shares</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>