--- v12 (2026-07-15)
+++ v13 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfac177197b1e4553" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb432e7492124fb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf75e8ae8ca674084"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60562ce3f149488c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R082b6ef0234e4073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf75e8ae8ca674084" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9984bba2e5e4ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60562ce3f149488c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Individual Shares</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>226,603</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>226,204</x:t>
-[...463 lines deleted...]
-          <x:t>225,167</x:t>
+          <x:t>228,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,213</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>