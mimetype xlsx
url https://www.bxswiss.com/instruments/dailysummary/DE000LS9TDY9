--- v13 (2026-08-04)
+++ v14 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb432e7492124fb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re39bf14a118244da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60562ce3f149488c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1cd4018f1ed4f85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9984bba2e5e4ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60562ce3f149488c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66ab62402b4d4fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1cd4018f1ed4f85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Individual Shares</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,126 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...377 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>225,617</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>223,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,548</x:t>
         </x:is>
       </x:c>
@@ -737,31 +312,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,127</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>