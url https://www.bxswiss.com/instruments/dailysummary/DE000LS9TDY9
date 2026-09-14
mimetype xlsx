--- v14 (2026-08-25)
+++ v15 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re39bf14a118244da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0791c25f73fe4ad3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1cd4018f1ed4f85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R053a2b6ad08c4545"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66ab62402b4d4fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1cd4018f1ed4f85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R980033796ad14747" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R053a2b6ad08c4545" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Individual Shares</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,359</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,428</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>