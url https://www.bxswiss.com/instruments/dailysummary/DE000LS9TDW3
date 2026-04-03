--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7f82a341cbd46a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref82f5eb50f94019" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd5a480cbe77452b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc075fff47324cd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36318d98234c4c64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd5a480cbe77452b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06e8c235673c4924" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc075fff47324cd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Voturatrading diversity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,678</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>