--- v5 (2026-04-03)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref82f5eb50f94019" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reba88c6b25c54f94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc075fff47324cd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf65d8f9d8834435c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06e8c235673c4924" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc075fff47324cd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5fd78c85e2d464d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf65d8f9d8834435c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Voturatrading diversity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,737</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>