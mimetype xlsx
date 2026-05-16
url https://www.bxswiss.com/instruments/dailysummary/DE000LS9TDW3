--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reba88c6b25c54f94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa3b24096a6446a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf65d8f9d8834435c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89f7c49a2ded4817"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5fd78c85e2d464d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf65d8f9d8834435c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fdcd15b80c44e90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89f7c49a2ded4817" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Voturatrading diversity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,073</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,842</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>