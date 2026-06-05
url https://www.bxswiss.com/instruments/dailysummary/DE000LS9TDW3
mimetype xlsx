--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa3b24096a6446a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6efbdfa01cf34bb9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89f7c49a2ded4817"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb6be5fc719d4512"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fdcd15b80c44e90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89f7c49a2ded4817" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f624f1170874c04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb6be5fc719d4512" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Voturatrading diversity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>107,495</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,712</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...256 lines deleted...]
-          <x:t>30.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,160</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...281 lines deleted...]
-          <x:t>107,842</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,859</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>