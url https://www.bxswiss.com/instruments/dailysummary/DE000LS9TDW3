--- v8 (2026-06-05)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6efbdfa01cf34bb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d525e3dfa5240cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb6be5fc719d4512"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6499416e2c448ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f624f1170874c04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb6be5fc719d4512" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0cc47c102da41d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6499416e2c448ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Voturatrading diversity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...414 lines deleted...]
-          <x:t>109,611</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,528</x:t>
-[...188 lines deleted...]
-          <x:t>107,859</x:t>
+          <x:t>109,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,688</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>