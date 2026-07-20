--- v9 (2026-06-30)
+++ v10 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d525e3dfa5240cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R642a02b27c4f4d8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6499416e2c448ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7081b2de90d34655"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0cc47c102da41d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6499416e2c448ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3540f4882f9244f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7081b2de90d34655" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Voturatrading diversity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,217</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>