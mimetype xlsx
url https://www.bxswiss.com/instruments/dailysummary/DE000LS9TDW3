--- v10 (2026-07-20)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R642a02b27c4f4d8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dbdd5367f4a4e07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7081b2de90d34655"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26b4354fce59411f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3540f4882f9244f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7081b2de90d34655" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fdf2ad31abe447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26b4354fce59411f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Voturatrading diversity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>111,217</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>