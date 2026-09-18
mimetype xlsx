--- v11 (2026-08-29)
+++ v12 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dbdd5367f4a4e07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e311a68cff9400f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26b4354fce59411f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4208f8f0441948f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fdf2ad31abe447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26b4354fce59411f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24c80d3ae1d240e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4208f8f0441948f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Voturatrading diversity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,388</x:t>
-[...603 lines deleted...]
-          <x:t>114,425</x:t>
+          <x:t>113,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,113</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>