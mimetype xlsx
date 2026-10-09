--- v12 (2026-09-18)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e311a68cff9400f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3216310d16314143" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4208f8f0441948f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37315b7212ed4be6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24c80d3ae1d240e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4208f8f0441948f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2110477d7dc44b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37315b7212ed4be6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Voturatrading diversity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...301 lines deleted...]
-          <x:t>113,628</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,069</x:t>
-[...328 lines deleted...]
-          <x:t>113,113</x:t>
+          <x:t>113,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,491</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>