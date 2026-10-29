--- v13 (2026-10-09)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3216310d16314143" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc8ea7eb7a4a4138" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37315b7212ed4be6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf49cee114ed4d2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2110477d7dc44b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37315b7212ed4be6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3882cb41fe594e71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf49cee114ed4d2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Voturatrading diversity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...323 lines deleted...]
-          <x:t>23.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,996</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,269</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,099</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>