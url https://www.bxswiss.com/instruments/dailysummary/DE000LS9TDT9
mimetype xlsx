--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf305f8b6d0de49a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R277a0f2c23844402" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R235f839c2ebf4817"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b0397a62c534912"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77942cabf5494302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R235f839c2ebf4817" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56013d2110684907" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b0397a62c534912" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>high quality factor stockpicking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>