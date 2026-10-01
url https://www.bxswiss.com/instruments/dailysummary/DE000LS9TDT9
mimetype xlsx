--- v12 (2026-09-11)
+++ v13 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R277a0f2c23844402" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba90baca375c4974" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b0397a62c534912"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e5230b518174125"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56013d2110684907" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b0397a62c534912" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R064a0d4be37b4575" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e5230b518174125" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>high quality factor stockpicking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>159,524</x:t>
-[...576 lines deleted...]
-          <x:t>156,345</x:t>
+          <x:t>159,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>