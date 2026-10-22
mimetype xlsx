--- v13 (2026-10-01)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba90baca375c4974" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d59d5114f2c4880" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e5230b518174125"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R614d3639c5514591"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R064a0d4be37b4575" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e5230b518174125" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd57bbbdb76044f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R614d3639c5514591" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>high quality factor stockpicking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,827</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>