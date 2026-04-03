--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R874c6582b1434f84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f6588da127a473f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9269a98d1e7d4d78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf4fee2896af4eb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R284eca5cd49d4452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9269a98d1e7d4d78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c1fa34bfa044d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf4fee2896af4eb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>high quality factor stockpicking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,657</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,238</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>