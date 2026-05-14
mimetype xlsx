--- v5 (2026-04-03)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f6588da127a473f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a7432c253de416f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf4fee2896af4eb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d5361c79bdd4f39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c1fa34bfa044d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf4fee2896af4eb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54f76f975e6f49c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d5361c79bdd4f39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>high quality factor stockpicking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...640 lines deleted...]
-          <x:t>138,238</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,917</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>