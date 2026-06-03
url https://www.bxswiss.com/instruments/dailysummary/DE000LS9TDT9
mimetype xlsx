--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a7432c253de416f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19e3f1db296b47e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d5361c79bdd4f39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5515dc4480d3426f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54f76f975e6f49c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d5361c79bdd4f39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e0c3b70cb854386" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5515dc4480d3426f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>high quality factor stockpicking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,417</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,964</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>