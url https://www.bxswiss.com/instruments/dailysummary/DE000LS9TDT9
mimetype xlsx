--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19e3f1db296b47e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58d6c11ac4064dac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5515dc4480d3426f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0112a7a7d67d4088"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e0c3b70cb854386" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5515dc4480d3426f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cf2220cdfac493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0112a7a7d67d4088" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>high quality factor stockpicking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,218</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,556</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>