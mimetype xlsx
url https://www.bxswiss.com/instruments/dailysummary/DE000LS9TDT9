--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58d6c11ac4064dac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R134e2c18b72f4cfd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0112a7a7d67d4088"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0a78d9ef43348b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cf2220cdfac493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0112a7a7d67d4088" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3128e0e5cd564b22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0a78d9ef43348b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>high quality factor stockpicking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>