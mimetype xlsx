--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R134e2c18b72f4cfd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R735dea9740014166" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0a78d9ef43348b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92ce5e054c0f482d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3128e0e5cd564b22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0a78d9ef43348b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R062b7f502aab4319" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92ce5e054c0f482d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>high quality factor stockpicking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...323 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>156,104</x:t>
-[...252 lines deleted...]
-          <x:t>156,930</x:t>
+          <x:t>153,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,521</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>