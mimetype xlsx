--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R735dea9740014166" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf305f8b6d0de49a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92ce5e054c0f482d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R235f839c2ebf4817"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R062b7f502aab4319" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92ce5e054c0f482d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77942cabf5494302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R235f839c2ebf4817" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>high quality factor stockpicking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,341</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>