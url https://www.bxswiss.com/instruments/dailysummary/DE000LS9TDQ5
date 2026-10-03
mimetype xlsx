--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R391ad3a6aca84feb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebd3652735a549d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9ab0157bc844ad6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref2456e564084e87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R367cb37cf06a40ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9ab0157bc844ad6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5118f3d65c5c4b82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref2456e564084e87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Mobility Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...193 lines deleted...]
-          <x:t>65,461</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>65,313</x:t>
-[...227 lines deleted...]
-          <x:t>03.09.2026</x:t>
+          <x:t>65,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,342</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...173 lines deleted...]
-          <x:t>65,492</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,943</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>