--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebd3652735a549d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7504b2aecdb1480b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref2456e564084e87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd531c0c3a57447ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5118f3d65c5c4b82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref2456e564084e87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re207a0212802475b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd531c0c3a57447ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Mobility Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...53 lines deleted...]
-          <x:t>03.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,342</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...418 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,252</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,699</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>