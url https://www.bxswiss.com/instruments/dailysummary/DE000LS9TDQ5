--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3b479c1474b4899" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26a2cb84f9ad46db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81f9084652f147aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f0954da06be4f0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0464fd8a6a34287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81f9084652f147aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R101452e0eacd4875" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f0954da06be4f0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Mobility Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>