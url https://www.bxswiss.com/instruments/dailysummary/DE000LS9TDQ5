--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26a2cb84f9ad46db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R635fcf311c144c23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f0954da06be4f0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1bd648a455d45d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R101452e0eacd4875" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f0954da06be4f0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba9ad38de8954341" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1bd648a455d45d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Mobility Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,121 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...355 lines deleted...]
-          <x:t>65,482</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>65,192</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>65,497</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>65,482</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>65,192</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>65,497</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,953</x:t>
@@ -764,31 +326,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,336</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>