--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R635fcf311c144c23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R117ad034ddd44d3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1bd648a455d45d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a0ecad8a9134c9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba9ad38de8954341" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1bd648a455d45d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ae84d35c1664055" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a0ecad8a9134c9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Mobility Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,364 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...289 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,273</x:t>
@@ -677,31 +366,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,534</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>