--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R117ad034ddd44d3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb755dadd025b4d5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a0ecad8a9134c9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4a34c577e61437b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ae84d35c1664055" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a0ecad8a9134c9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ab5e0a3596d4704" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4a34c577e61437b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Mobility Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,619</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>