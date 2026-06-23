--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb755dadd025b4d5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78933aeaadc442b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4a34c577e61437b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebca89b89dad4697"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ab5e0a3596d4704" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4a34c577e61437b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1585058025564346" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebca89b89dad4697" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Mobility Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,817</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>