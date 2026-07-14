--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78933aeaadc442b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R443128a0be4b4f67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebca89b89dad4697"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5614e3c8f31542be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1585058025564346" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebca89b89dad4697" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd55558fb62214580" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5614e3c8f31542be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Mobility Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,689</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>