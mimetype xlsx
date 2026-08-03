--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R443128a0be4b4f67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7315a616875a496c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5614e3c8f31542be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bc1d493e3904163"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd55558fb62214580" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5614e3c8f31542be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3c739fc68fe4787" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bc1d493e3904163" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Mobility Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,500 +149,122 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>66,429</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,447</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...425 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,795</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,530</x:t>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>