--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7315a616875a496c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0dcc513a270435e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bc1d493e3904163"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raae153de45a54e7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3c739fc68fe4787" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bc1d493e3904163" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b02438e48424a45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raae153de45a54e7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Mobility Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,579 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,450</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>62,209</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,676</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>