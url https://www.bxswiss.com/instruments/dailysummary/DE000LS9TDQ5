--- v13 (2026-08-23)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0dcc513a270435e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R391ad3a6aca84feb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raae153de45a54e7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9ab0157bc844ad6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b02438e48424a45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raae153de45a54e7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R367cb37cf06a40ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9ab0157bc844ad6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Mobility Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,388 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...336 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,255</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -697,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,492</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>