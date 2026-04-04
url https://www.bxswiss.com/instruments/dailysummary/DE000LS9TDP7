--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0945d34fd074cf0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c8ede5fbc7f4879" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f2ab6040cbf4f1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b7f6d8dca364b00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dc75272b59c4945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f2ab6040cbf4f1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dd9119eeba5418a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b7f6d8dca364b00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FF Top Picks - Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,288</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,238</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>