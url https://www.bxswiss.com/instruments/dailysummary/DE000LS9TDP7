--- v4 (2026-04-04)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c8ede5fbc7f4879" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d70279d45d1452b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b7f6d8dca364b00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdef150734aa04535"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dd9119eeba5418a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b7f6d8dca364b00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0407289fe6f44783" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdef150734aa04535" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FF Top Picks - Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...171 lines deleted...]
-          <x:t>72,146</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,745</x:t>
-[...425 lines deleted...]
-        <x:is>
           <x:t>70,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,367</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>