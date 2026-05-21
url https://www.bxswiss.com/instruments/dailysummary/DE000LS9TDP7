--- v5 (2026-04-26)
+++ v6 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d70279d45d1452b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67fe815568954374" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdef150734aa04535"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R048a9bf0daac4500"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0407289fe6f44783" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdef150734aa04535" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc45d830082d449a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R048a9bf0daac4500" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FF Top Picks - Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,348</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>