--- v6 (2026-05-21)
+++ v7 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67fe815568954374" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e647bf07c524d83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R048a9bf0daac4500"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaa7ed333fa046b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc45d830082d449a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R048a9bf0daac4500" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac9180192da34896" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaa7ed333fa046b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FF Top Picks - Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...392 lines deleted...]
-          <x:t>81,291</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,123</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>81,348</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,602</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>