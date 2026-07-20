--- v7 (2026-06-30)
+++ v8 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e647bf07c524d83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R693888e7d1b746ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaa7ed333fa046b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2de4a4d9d97940c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac9180192da34896" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaa7ed333fa046b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfeb5f12720bc4118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2de4a4d9d97940c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FF Top Picks - Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,484</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>