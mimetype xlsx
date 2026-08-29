--- v8 (2026-07-20)
+++ v9 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R693888e7d1b746ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R853aaab21ed148db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2de4a4d9d97940c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04ff3febc3e54b74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfeb5f12720bc4118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2de4a4d9d97940c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd90b85e44e91469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04ff3febc3e54b74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FF Top Picks - Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...500 lines deleted...]
-          <x:t>80,741</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...73 lines deleted...]
-          <x:t>79,484</x:t>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,784</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>