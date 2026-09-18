--- v9 (2026-08-29)
+++ v10 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R853aaab21ed148db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd89cf051421340ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04ff3febc3e54b74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11d7edae62a74b99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd90b85e44e91469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04ff3febc3e54b74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cb286a7c65344ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11d7edae62a74b99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FF Top Picks - Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...95 lines deleted...]
-          <x:t>79,794</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,831</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...532 lines deleted...]
-          <x:t>80,784</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>