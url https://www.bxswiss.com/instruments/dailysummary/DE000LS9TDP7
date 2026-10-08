--- v10 (2026-09-18)
+++ v11 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd89cf051421340ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R700c733c0aa24bd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11d7edae62a74b99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf63a784a92a842e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cb286a7c65344ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11d7edae62a74b99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87b942557fe34e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf63a784a92a842e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FF Top Picks - Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,554</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>80,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,491</x:t>
-[...333 lines deleted...]
-          <x:t>79,750</x:t>
+          <x:t>79,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>