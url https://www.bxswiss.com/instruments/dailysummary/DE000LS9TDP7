--- v11 (2026-10-08)
+++ v12 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R700c733c0aa24bd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dddb734dd84413c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf63a784a92a842e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re76e5546a87a4448"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87b942557fe34e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf63a784a92a842e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57413f8ae0f84431" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re76e5546a87a4448" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FF Top Picks - Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>