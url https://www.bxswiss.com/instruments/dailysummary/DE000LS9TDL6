--- v1 (2026-02-22)
+++ v2 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14e93cf09cb14c2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8df314f374c24a8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R583f777a07af4ff1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53cf46cb02bb431e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd33ae0e040e54ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R583f777a07af4ff1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde92fcb06516470a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53cf46cb02bb431e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Tech-Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,626 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...593 lines deleted...]
-          <x:t>78,389</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>