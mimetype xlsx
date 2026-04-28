--- v2 (2026-04-05)
+++ v3 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8df314f374c24a8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae2a4a4250a14508" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53cf46cb02bb431e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c57dec3f4b54935"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde92fcb06516470a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53cf46cb02bb431e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbc529680e594204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c57dec3f4b54935" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Tech-Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +278,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,113</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>