--- v3 (2026-04-28)
+++ v4 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae2a4a4250a14508" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b457e534f5c42eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c57dec3f4b54935"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra80e8d18f3054307"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbc529680e594204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c57dec3f4b54935" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a6615196e66437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra80e8d18f3054307" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Tech-Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,757</x:t>
@@ -683,31 +285,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,086</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>