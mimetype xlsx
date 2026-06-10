--- v4 (2026-05-20)
+++ v5 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b457e534f5c42eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fd7d464dfe045f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra80e8d18f3054307"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbedf9ddc1da4fc8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a6615196e66437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra80e8d18f3054307" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2da0351615be4de1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbedf9ddc1da4fc8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Tech-Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>