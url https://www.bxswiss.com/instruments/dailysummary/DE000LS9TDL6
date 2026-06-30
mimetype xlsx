--- v5 (2026-06-10)
+++ v6 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fd7d464dfe045f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c859a0692c74a54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbedf9ddc1da4fc8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96bc1ef781ef4b8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2da0351615be4de1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbedf9ddc1da4fc8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2813686e335244c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96bc1ef781ef4b8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Tech-Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,737</x:t>
@@ -710,31 +299,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,866</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>