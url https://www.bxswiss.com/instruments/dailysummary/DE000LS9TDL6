--- v6 (2026-06-30)
+++ v7 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c859a0692c74a54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29521763790e45e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96bc1ef781ef4b8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2d0f2edcac34716"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2813686e335244c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96bc1ef781ef4b8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R472ca08eb7ed44bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2d0f2edcac34716" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Tech-Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,459 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...327 lines deleted...]
-          <x:t>108,714</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,294</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>108,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,054</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,433</x:t>
         </x:is>
       </x:c>
@@ -677,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,704</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>