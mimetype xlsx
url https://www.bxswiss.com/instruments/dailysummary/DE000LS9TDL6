--- v7 (2026-07-21)
+++ v8 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29521763790e45e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd529c20e49ba44cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2d0f2edcac34716"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7958f98c68b14865"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R472ca08eb7ed44bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2d0f2edcac34716" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb988e53b848c433b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7958f98c68b14865" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Tech-Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...559 lines deleted...]
-          <x:t>86,704</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,032</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>