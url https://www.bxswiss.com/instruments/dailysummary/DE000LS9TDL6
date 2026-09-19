--- v8 (2026-08-29)
+++ v9 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd529c20e49ba44cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ed29161bdd74466" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7958f98c68b14865"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6c494c0edca495f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb988e53b848c433b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7958f98c68b14865" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41ff5fd44b324e7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6c494c0edca495f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Tech-Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,434</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>