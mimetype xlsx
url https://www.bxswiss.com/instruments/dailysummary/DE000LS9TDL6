--- v9 (2026-09-19)
+++ v10 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ed29161bdd74466" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3da8d402bbe14ad8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6c494c0edca495f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20588ae43a254efe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41ff5fd44b324e7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6c494c0edca495f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reda7d81e7bda4402" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20588ae43a254efe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Tech-Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,674</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,104</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>