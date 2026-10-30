--- v10 (2026-10-09)
+++ v11 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3da8d402bbe14ad8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re20791267bad474c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20588ae43a254efe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c29b45a76354d9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reda7d81e7bda4402" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20588ae43a254efe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e226c67de114dcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c29b45a76354d9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Tech-Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,182</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>