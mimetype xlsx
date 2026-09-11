--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6145fb21d934480" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cfc0aaf6a2343fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70d4398de6c540b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R833ecff03e9046eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra30c20fb6a4b4bbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70d4398de6c540b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9bfe890519641f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R833ecff03e9046eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>THE GREATEST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,664</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>