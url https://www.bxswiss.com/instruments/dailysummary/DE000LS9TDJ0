--- v13 (2026-09-11)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cfc0aaf6a2343fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eabf79a05e44b06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R833ecff03e9046eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dbba2731c094611"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9bfe890519641f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R833ecff03e9046eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f11c61ab9dd4520" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dbba2731c094611" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>THE GREATEST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,443</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,328</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>