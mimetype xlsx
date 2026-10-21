--- v14 (2026-10-01)
+++ v15 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eabf79a05e44b06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf8a4a7471974b8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dbba2731c094611"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d23e0cec6214c9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f11c61ab9dd4520" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dbba2731c094611" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f91d3de682b4b2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d23e0cec6214c9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>THE GREATEST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,707</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,493</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>