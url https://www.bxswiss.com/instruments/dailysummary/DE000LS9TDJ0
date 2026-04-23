--- v5 (2026-03-14)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb9cfc1138884868" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb4279331f67457a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc16f22f5d468482b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc403d7bcb25a497f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4248fc83a694c73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc16f22f5d468482b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2df952d3ced443db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc403d7bcb25a497f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>THE GREATEST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...95 lines deleted...]
-          <x:t>84,698</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,946</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>85,338</x:t>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,255</x:t>
-[...517 lines deleted...]
-          <x:t>82,247</x:t>
+          <x:t>84,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,897</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>