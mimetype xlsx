--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb4279331f67457a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15d559915ce8447a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc403d7bcb25a497f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc153d03c8b04340"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2df952d3ced443db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc403d7bcb25a497f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reebb03371653417b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc153d03c8b04340" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>THE GREATEST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,378</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,237</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>