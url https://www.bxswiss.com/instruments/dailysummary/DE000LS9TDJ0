--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15d559915ce8447a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42d9cdc933c44ae8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc153d03c8b04340"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55449f87fa344d67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reebb03371653417b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc153d03c8b04340" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77d992f53a7145d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55449f87fa344d67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>THE GREATEST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,129</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>