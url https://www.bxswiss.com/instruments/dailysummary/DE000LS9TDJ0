--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42d9cdc933c44ae8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd431f59a45f247a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55449f87fa344d67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0945736da90404c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77d992f53a7145d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55449f87fa344d67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R102728ef4efb4a24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0945736da90404c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>THE GREATEST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,110</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,521</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>