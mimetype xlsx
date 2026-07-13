--- v9 (2026-06-22)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd431f59a45f247a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0fcbd9032d545e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0945736da90404c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R506c0680d8f04e10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R102728ef4efb4a24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0945736da90404c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d05166d25e34af1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R506c0680d8f04e10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>THE GREATEST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,799</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,832</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>