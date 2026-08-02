--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0fcbd9032d545e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9f2f96e58274744" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R506c0680d8f04e10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28870cc8dcce491b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d05166d25e34af1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R506c0680d8f04e10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90d46a44436c41e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28870cc8dcce491b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>THE GREATEST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...328 lines deleted...]
-          <x:t>90,922</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,390</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>91,832</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,811</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>