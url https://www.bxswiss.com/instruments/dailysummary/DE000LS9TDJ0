--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9f2f96e58274744" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6145fb21d934480" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28870cc8dcce491b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70d4398de6c540b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90d46a44436c41e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28870cc8dcce491b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra30c20fb6a4b4bbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70d4398de6c540b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>THE GREATEST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,527</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,088</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>