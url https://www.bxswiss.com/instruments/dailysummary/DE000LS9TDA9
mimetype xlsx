--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3073fe86726e43da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a23111e5df94203" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7baa0c1aa5da4df5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8be314fffcd40c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0b560fdf02f42e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7baa0c1aa5da4df5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52a9a18cbf544161" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8be314fffcd40c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tourismus Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>