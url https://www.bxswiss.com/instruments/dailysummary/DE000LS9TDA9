--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a23111e5df94203" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fe7a577fcdb4f22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8be314fffcd40c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c30f4a77ddb4a5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52a9a18cbf544161" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8be314fffcd40c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50e5c4ebddad4fb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c30f4a77ddb4a5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tourismus Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,841</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>