--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fe7a577fcdb4f22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ab0a596a22e43df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c30f4a77ddb4a5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64afc713eb0d4b05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50e5c4ebddad4fb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c30f4a77ddb4a5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf480be44e9854ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64afc713eb0d4b05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tourismus Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,573</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>