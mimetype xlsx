--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ab0a596a22e43df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra820fbe56da54dfc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64afc713eb0d4b05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R546f12eb44194dcf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf480be44e9854ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64afc713eb0d4b05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R264cfd20502c4a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R546f12eb44194dcf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tourismus Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>