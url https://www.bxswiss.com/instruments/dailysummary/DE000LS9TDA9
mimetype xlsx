--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra820fbe56da54dfc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c2f329107434ba1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R546f12eb44194dcf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54d5921ef295424e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R264cfd20502c4a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R546f12eb44194dcf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb6014151e444750" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54d5921ef295424e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tourismus Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,255</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,174</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>