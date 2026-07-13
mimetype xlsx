--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c2f329107434ba1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f1a350b6c6846dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54d5921ef295424e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37c6b877aa504f91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb6014151e444750" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54d5921ef295424e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd9bd08c5d464866" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37c6b877aa504f91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tourismus Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,646</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>