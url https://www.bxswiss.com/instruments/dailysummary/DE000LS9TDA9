--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f1a350b6c6846dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd99f4a92de354ced" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37c6b877aa504f91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88bc4684e38e49ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd9bd08c5d464866" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37c6b877aa504f91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbfa643644ed4372" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88bc4684e38e49ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tourismus Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -732,36 +354,441 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>