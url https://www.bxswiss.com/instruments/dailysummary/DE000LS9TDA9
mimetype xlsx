--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd99f4a92de354ced" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9158bbee49174124" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88bc4684e38e49ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6afc18a788f54da7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbfa643644ed4372" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88bc4684e38e49ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c6e87893e0b4dde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6afc18a788f54da7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tourismus Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>241,245</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,188</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>243,420</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,182</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>