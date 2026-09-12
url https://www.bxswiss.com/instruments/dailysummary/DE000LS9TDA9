--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9158bbee49174124" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e561818c26f477a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6afc18a788f54da7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R699eb627fe6a4efb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c6e87893e0b4dde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6afc18a788f54da7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R430926543e044155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R699eb627fe6a4efb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tourismus Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,284</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>