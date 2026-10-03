--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e561818c26f477a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b4a5805f79541ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R699eb627fe6a4efb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R004096ce68ad4ed4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R430926543e044155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R699eb627fe6a4efb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racae0de22d524ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R004096ce68ad4ed4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tourismus Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,819</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>