--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b4a5805f79541ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0238fd75ca6547a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R004096ce68ad4ed4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7f454851c364fdf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racae0de22d524ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R004096ce68ad4ed4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R238be20421fd4119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7f454851c364fdf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tourismus Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TDA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>