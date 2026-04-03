--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2945979e5259449e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2069dcc7faea4918" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29a81d160ed04378"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R355dc1e37327406b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdbde5e903e04680" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29a81d160ed04378" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R178f8aa2282544c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R355dc1e37327406b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hoch die Haende Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...220 lines deleted...]
-          <x:t>113,214</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,174</x:t>
-[...80 lines deleted...]
-          <x:t>113,126</x:t>
+          <x:t>113,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,682</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>110,602</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>