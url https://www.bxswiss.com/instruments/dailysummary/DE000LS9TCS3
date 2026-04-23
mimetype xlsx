--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2069dcc7faea4918" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32fc872313844be9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R355dc1e37327406b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13fcd74902db4caf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R178f8aa2282544c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R355dc1e37327406b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc012a1e1357543df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13fcd74902db4caf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hoch die Haende Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,779</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>