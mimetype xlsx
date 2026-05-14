--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32fc872313844be9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra19cfdce6d3b46b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13fcd74902db4caf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29d4399adfe14671"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc012a1e1357543df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13fcd74902db4caf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa91f054349e4bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29d4399adfe14671" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hoch die Haende Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,396</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>