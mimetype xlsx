--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra19cfdce6d3b46b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc20e65c003024953" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29d4399adfe14671"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26fcf01850c941e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa91f054349e4bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29d4399adfe14671" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba5202fa3f7243c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26fcf01850c941e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hoch die Haende Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>115,565</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,489</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>116,246</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...168 lines deleted...]
-          <x:t>116,396</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,833</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>