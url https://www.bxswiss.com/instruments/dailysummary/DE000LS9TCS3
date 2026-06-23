--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc20e65c003024953" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42e3f3857b914c79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26fcf01850c941e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75d7a70b159e4d71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba5202fa3f7243c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26fcf01850c941e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c9b16b776e0496a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75d7a70b159e4d71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hoch die Haende Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,512 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...311 lines deleted...]
-          <x:t>117,018</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,169</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>116,833</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,107</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>