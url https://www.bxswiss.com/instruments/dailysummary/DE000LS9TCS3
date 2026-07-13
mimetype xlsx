--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42e3f3857b914c79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5550a92cba494ead" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75d7a70b159e4d71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e06631c8c9245dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c9b16b776e0496a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75d7a70b159e4d71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R191d8f3539d745cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e06631c8c9245dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hoch die Haende Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,321 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...269 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -630,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>