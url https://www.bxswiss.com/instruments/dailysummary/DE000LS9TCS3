--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5550a92cba494ead" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R526e93eea7544a61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e06631c8c9245dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3ed56ef21dd4a2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R191d8f3539d745cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e06631c8c9245dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R659ce6766b4e4906" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3ed56ef21dd4a2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hoch die Haende Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>