--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R526e93eea7544a61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c0f34012c1947ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3ed56ef21dd4a2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11ff02591aac4358"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R659ce6766b4e4906" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3ed56ef21dd4a2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R262ecab290c24e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11ff02591aac4358" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hoch die Haende Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,716</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,427</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>