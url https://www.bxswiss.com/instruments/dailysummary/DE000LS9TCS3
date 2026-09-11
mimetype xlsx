--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c0f34012c1947ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e2192cae068414c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11ff02591aac4358"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28ac58e90f9a4af3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R262ecab290c24e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11ff02591aac4358" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20f5c109f83e43c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28ac58e90f9a4af3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hoch die Haende Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,640 +149,262 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...176 lines deleted...]
-          <x:t>122,856</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,973</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>123,332</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,267</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...381 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,195</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,972</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>