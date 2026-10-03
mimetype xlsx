--- v14 (2026-09-11)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e2192cae068414c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re20aea14792f45fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28ac58e90f9a4af3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce8c978cf7164ea0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20f5c109f83e43c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28ac58e90f9a4af3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25d7b36d53064ffe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce8c978cf7164ea0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hoch die Haende Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...338 lines deleted...]
-          <x:t>122,384</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,427</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>124,972</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>