--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re20aea14792f45fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0f75a0856154c30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce8c978cf7164ea0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red58ca6f24f3466e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25d7b36d53064ffe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce8c978cf7164ea0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R617e739a7a54417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red58ca6f24f3466e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hoch die Haende Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,189</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>