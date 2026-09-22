--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R720cb5372e514c84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb8e661d18fb428d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b8b0ccb54c1470a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ac58d5ac4c946bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48cc199b97954002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b8b0ccb54c1470a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8660c300305949ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ac58d5ac4c946bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future1000x</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,094</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,807</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>