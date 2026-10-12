--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb8e661d18fb428d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafae6557c52046ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ac58d5ac4c946bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6d18c0a2f04427a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8660c300305949ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ac58d5ac4c946bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33922cdecbd14eea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6d18c0a2f04427a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future1000x</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,392</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>