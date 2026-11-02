--- v14 (2026-10-12)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafae6557c52046ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R353c8dd9e9284beb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6d18c0a2f04427a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ae100c954a34810"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33922cdecbd14eea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6d18c0a2f04427a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cf77004b4bc4821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ae100c954a34810" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future1000x</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,001</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>