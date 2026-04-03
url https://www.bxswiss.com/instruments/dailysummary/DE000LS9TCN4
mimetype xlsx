--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6160aefe25424cc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R238ff23a9fae46c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4252f3701247481d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R867feae70d444d44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5e56120e75e47a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4252f3701247481d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8b58aaa4db24fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R867feae70d444d44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future1000x</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>