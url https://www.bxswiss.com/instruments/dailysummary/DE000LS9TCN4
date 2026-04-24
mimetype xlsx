--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R238ff23a9fae46c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c2c213ad2944f6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R867feae70d444d44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9cacc2f82b64d5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8b58aaa4db24fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R867feae70d444d44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9aea5f22169489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9cacc2f82b64d5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future1000x</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,308</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>