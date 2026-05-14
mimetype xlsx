--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c2c213ad2944f6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbab7dc04e554799" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9cacc2f82b64d5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd14540fe20540d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9aea5f22169489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9cacc2f82b64d5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d5474d9e3a347ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd14540fe20540d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future1000x</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,538</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>