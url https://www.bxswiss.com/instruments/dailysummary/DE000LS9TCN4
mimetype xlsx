--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbab7dc04e554799" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3b72b1f7c144f37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd14540fe20540d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52514fc2d3f746bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d5474d9e3a347ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd14540fe20540d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13974baab14f43f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52514fc2d3f746bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future1000x</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,706</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>