--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3b72b1f7c144f37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7cf3f8752c04da7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52514fc2d3f746bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4edb90efe61404e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13974baab14f43f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52514fc2d3f746bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ab57d1ec39e4b08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4edb90efe61404e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future1000x</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,208</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>