--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7cf3f8752c04da7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d3c7decf2c44af2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4edb90efe61404e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c39f5a5d11f471d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ab57d1ec39e4b08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4edb90efe61404e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8836c9a9b394e74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c39f5a5d11f471d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future1000x</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...377 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>183,377</x:t>
-[...252 lines deleted...]
-          <x:t>182,208</x:t>
+          <x:t>183,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,416</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>