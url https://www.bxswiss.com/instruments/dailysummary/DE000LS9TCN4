--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d3c7decf2c44af2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra28e07cd404a4ccb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c39f5a5d11f471d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf96782c794114950"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8836c9a9b394e74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c39f5a5d11f471d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4aa317f76184656" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf96782c794114950" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future1000x</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,509</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>