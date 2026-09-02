--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra28e07cd404a4ccb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R720cb5372e514c84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf96782c794114950"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b8b0ccb54c1470a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4aa317f76184656" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf96782c794114950" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48cc199b97954002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b8b0ccb54c1470a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future1000x</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,796</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>