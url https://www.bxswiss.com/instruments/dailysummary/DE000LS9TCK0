--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14fa0efc642743c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba364f3ca2a74064" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad0de84acab44d90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0698cab2190340ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a87472d60d148b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad0de84acab44d90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d3bb783785d4c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0698cab2190340ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>YWA Directors Dealings</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,529</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,114</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>