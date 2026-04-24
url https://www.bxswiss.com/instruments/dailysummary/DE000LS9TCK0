--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba364f3ca2a74064" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b78c5ec87714f80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0698cab2190340ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c68b1fc9c5d408f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d3bb783785d4c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0698cab2190340ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d4fd3d16221476e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c68b1fc9c5d408f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>YWA Directors Dealings</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,598 +149,220 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>105,431</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,730</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...388 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,347</x:t>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>