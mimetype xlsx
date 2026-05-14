--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b78c5ec87714f80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f9b11685f934137" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c68b1fc9c5d408f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08763403ddbd4914"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d4fd3d16221476e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c68b1fc9c5d408f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1b228f543344c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08763403ddbd4914" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>YWA Directors Dealings</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,903</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,019</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>