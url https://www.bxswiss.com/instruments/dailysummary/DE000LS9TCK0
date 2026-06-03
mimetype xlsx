--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f9b11685f934137" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda726a62ecdc4cda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08763403ddbd4914"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54cd5662ef90430f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1b228f543344c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08763403ddbd4914" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde3503b107734867" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54cd5662ef90430f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>YWA Directors Dealings</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,799</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,561</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>