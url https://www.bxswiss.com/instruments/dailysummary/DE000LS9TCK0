--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda726a62ecdc4cda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R032c05c5df804f66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54cd5662ef90430f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recbb861836ac4e8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde3503b107734867" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54cd5662ef90430f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61dc0b6fe00c44b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recbb861836ac4e8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>YWA Directors Dealings</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,448</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,131</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>