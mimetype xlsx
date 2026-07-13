--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R032c05c5df804f66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00c9e512615a4481" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recbb861836ac4e8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61a4968dbb544fa1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61dc0b6fe00c44b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recbb861836ac4e8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re776e403d7d544a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61a4968dbb544fa1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>YWA Directors Dealings</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>109,723</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,347</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>112,131</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>