--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00c9e512615a4481" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra095b9b0e90943db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61a4968dbb544fa1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bcf635721994c67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re776e403d7d544a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61a4968dbb544fa1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5a4001a2a7648b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bcf635721994c67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>YWA Directors Dealings</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...269 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,432</x:t>
-[...306 lines deleted...]
-          <x:t>110,281</x:t>
+          <x:t>109,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,354</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>