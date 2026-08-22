--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra095b9b0e90943db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37601f73c685480a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bcf635721994c67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bc670aaafd14076"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5a4001a2a7648b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bcf635721994c67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R096713ff84f34ab1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bc670aaafd14076" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>YWA Directors Dealings</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...257 lines deleted...]
-          <x:t>110,032</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,342</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>110,354</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,671</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>