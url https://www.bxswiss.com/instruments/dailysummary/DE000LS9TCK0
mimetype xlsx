--- v13 (2026-08-22)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37601f73c685480a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97133261274b4f96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bc670aaafd14076"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2c2204b5a5646f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R096713ff84f34ab1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bc670aaafd14076" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf345e6ab6c434f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2c2204b5a5646f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>YWA Directors Dealings</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>111,390</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,975</x:t>
-[...291 lines deleted...]
-          <x:t>112,546</x:t>
+          <x:t>112,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,917</x:t>
-[...188 lines deleted...]
-          <x:t>110,671</x:t>
+          <x:t>111,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,768</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>