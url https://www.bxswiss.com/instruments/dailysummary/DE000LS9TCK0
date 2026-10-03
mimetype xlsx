--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97133261274b4f96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff68bc6a92724ba2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2c2204b5a5646f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3932b56dafe4818"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf345e6ab6c434f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2c2204b5a5646f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e5938fbb336461b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3932b56dafe4818" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>YWA Directors Dealings</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>112,546</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,917</x:t>
-[...587 lines deleted...]
-        <x:is>
           <x:t>111,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,836</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>