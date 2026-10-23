--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff68bc6a92724ba2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra171ddfe01144e2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3932b56dafe4818"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b656dac88484d2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e5938fbb336461b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3932b56dafe4818" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5a2aae080394bbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b656dac88484d2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>YWA Directors Dealings</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,958</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,886</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>