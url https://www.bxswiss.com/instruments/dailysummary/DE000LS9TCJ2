--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5190dcb311b24f0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R897af3be70544f82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d0a585195e7482e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9700818cc4574a95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58730f0f8a1645b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d0a585195e7482e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a65bc3f93964818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9700818cc4574a95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FF Top Picks - Gaming u. E-Sport</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,736</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>