--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R897af3be70544f82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b8ba480d1244ce8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9700818cc4574a95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1753cb3c0f42476b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a65bc3f93964818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9700818cc4574a95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b6c8352a84245e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1753cb3c0f42476b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FF Top Picks - Gaming u. E-Sport</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,109</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>