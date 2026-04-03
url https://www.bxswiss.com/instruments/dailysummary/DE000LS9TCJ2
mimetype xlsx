--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ae9e9653275416d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dc909f2f1e1424b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R950ecc08cf8d4966"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26d5bc3b5c834eed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R450056dfc9114533" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R950ecc08cf8d4966" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re220c218b8c840a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26d5bc3b5c834eed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FF Top Picks - Gaming u. E-Sport</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,944</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,736</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>