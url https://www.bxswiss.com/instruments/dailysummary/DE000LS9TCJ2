--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dc909f2f1e1424b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5eaeca5f501e4445" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26d5bc3b5c834eed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra02e253290054b42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re220c218b8c840a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26d5bc3b5c834eed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9d038e3a7164a8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra02e253290054b42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FF Top Picks - Gaming u. E-Sport</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,611</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,072</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>