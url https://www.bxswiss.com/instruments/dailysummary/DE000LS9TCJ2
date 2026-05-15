--- v8 (2026-04-24)
+++ v9 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5eaeca5f501e4445" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd48a062a9d5944a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra02e253290054b42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb43b1335b29e405b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9d038e3a7164a8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra02e253290054b42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16ffa2bf3bc241d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb43b1335b29e405b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FF Top Picks - Gaming u. E-Sport</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...257 lines deleted...]
-          <x:t>79,217</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,219</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>78,144</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,967</x:t>
-[...220 lines deleted...]
-          <x:t>80,072</x:t>
+          <x:t>79,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,488</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>