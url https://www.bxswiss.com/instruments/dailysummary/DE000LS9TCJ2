--- v9 (2026-05-15)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd48a062a9d5944a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15c4b824d9c24565" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb43b1335b29e405b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2806a1e0089b4986"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16ffa2bf3bc241d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb43b1335b29e405b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc7476702edf4b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2806a1e0089b4986" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FF Top Picks - Gaming u. E-Sport</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>78,144</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,967</x:t>
-[...408 lines deleted...]
-        <x:is>
           <x:t>79,715</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>79,973</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,866</x:t>
-[...38 lines deleted...]
-          <x:t>79,099</x:t>
+          <x:t>79,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,970</x:t>
-[...85 lines deleted...]
-          <x:t>79,488</x:t>
+          <x:t>79,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,037</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>