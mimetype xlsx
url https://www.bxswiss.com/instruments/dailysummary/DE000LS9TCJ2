--- v10 (2026-06-05)
+++ v11 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15c4b824d9c24565" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref8f4b25966e4d58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2806a1e0089b4986"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7365c0ebe734ae5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc7476702edf4b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2806a1e0089b4986" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R155f3f790c8e4442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7365c0ebe734ae5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FF Top Picks - Gaming u. E-Sport</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>79,601</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,477</x:t>
-[...512 lines deleted...]
-          <x:t>79,037</x:t>
+          <x:t>78,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,119</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>