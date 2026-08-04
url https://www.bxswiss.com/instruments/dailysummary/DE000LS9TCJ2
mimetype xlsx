--- v11 (2026-06-25)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref8f4b25966e4d58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb030272d4064b3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7365c0ebe734ae5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e1d4462c3684b82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R155f3f790c8e4442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7365c0ebe734ae5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88cac787e73a41ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e1d4462c3684b82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FF Top Picks - Gaming u. E-Sport</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>81,119</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,526</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>