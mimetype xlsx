--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb030272d4064b3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b226c35e5dd4e76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e1d4462c3684b82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2045cc697cc54e26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88cac787e73a41ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e1d4462c3684b82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc26c1b3f78d460a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2045cc697cc54e26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FF Top Picks - Gaming u. E-Sport</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>82,764</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,692</x:t>
-[...253 lines deleted...]
-        <x:is>
           <x:t>83,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,185</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>82,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,126</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,659</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,357</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>