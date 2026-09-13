--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b226c35e5dd4e76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5190dcb311b24f0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2045cc697cc54e26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d0a585195e7482e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc26c1b3f78d460a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2045cc697cc54e26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58730f0f8a1645b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d0a585195e7482e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FF Top Picks - Gaming u. E-Sport</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,177</x:t>
-[...522 lines deleted...]
-          <x:t>85,357</x:t>
+          <x:t>81,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,044</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>