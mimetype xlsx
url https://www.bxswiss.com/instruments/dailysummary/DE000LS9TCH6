--- v3 (2026-02-22)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3d60d4a52ef4cbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R540088374bb34b03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43e3b4793da044ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7af60068000e4d90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb53f3ccb47754942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43e3b4793da044ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R686a138bfc97431e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7af60068000e4d90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienbuffet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>134,006</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>