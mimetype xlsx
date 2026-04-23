--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R540088374bb34b03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe2d9d56cc3948b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7af60068000e4d90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32b55236a6604678"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R686a138bfc97431e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7af60068000e4d90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82f7271fd79e4985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32b55236a6604678" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienbuffet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,621</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>