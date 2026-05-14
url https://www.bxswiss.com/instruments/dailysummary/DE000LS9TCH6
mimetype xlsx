--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe2d9d56cc3948b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb96248d85d7408f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32b55236a6604678"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55471be5a28c4acf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82f7271fd79e4985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32b55236a6604678" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R536952c457604d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55471be5a28c4acf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienbuffet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,243</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,216</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>