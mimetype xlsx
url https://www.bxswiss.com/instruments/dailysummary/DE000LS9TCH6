--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb96248d85d7408f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8171d199930d4666" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55471be5a28c4acf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e075ef87905411a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R536952c457604d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55471be5a28c4acf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a74cc634ef1484f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e075ef87905411a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienbuffet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>187,277</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>182,393</x:t>
-[...519 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>180,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>