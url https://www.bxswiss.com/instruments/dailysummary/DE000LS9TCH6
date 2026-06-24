--- v7 (2026-06-03)
+++ v8 (2026-06-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8171d199930d4666" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R489de1e9664f4127" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e075ef87905411a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4e4ed863ddc4fee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a74cc634ef1484f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e075ef87905411a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03745d7e465e40f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4e4ed863ddc4fee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienbuffet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,649</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>