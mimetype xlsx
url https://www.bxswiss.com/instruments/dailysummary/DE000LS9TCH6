--- v8 (2026-06-24)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R489de1e9664f4127" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R782c9582e1034729" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4e4ed863ddc4fee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29635f873aac457d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03745d7e465e40f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4e4ed863ddc4fee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3491ad5fff9943e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29635f873aac457d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienbuffet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,074</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>