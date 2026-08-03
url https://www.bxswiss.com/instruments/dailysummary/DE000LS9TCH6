--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R782c9582e1034729" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb97b35654f6045c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29635f873aac457d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bdf8e2eae1245a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3491ad5fff9943e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29635f873aac457d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d34be09bd764b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bdf8e2eae1245a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienbuffet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,564</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>