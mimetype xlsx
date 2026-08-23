--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb97b35654f6045c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e43d32d17bd40a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bdf8e2eae1245a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5beeddfe28444e8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d34be09bd764b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bdf8e2eae1245a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb058e80b68aa480b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5beeddfe28444e8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienbuffet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,588</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>