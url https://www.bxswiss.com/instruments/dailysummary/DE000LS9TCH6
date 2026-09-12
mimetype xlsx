--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e43d32d17bd40a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf8c30f940d14926" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5beeddfe28444e8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R938309878e9e4d74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb058e80b68aa480b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5beeddfe28444e8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01b0fd98e9dc4ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R938309878e9e4d74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienbuffet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,668</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,411</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>