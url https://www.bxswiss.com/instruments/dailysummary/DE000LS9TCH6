--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf8c30f940d14926" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e0fc58d519c4f13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R938309878e9e4d74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc31d77f587bf4fdd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01b0fd98e9dc4ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R938309878e9e4d74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3617b11cbd614ef3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc31d77f587bf4fdd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienbuffet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,547</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>