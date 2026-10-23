--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e0fc58d519c4f13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8f618d79f6f4138" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc31d77f587bf4fdd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91c8aff1b0c34ad4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3617b11cbd614ef3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc31d77f587bf4fdd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f5e88a62f864d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91c8aff1b0c34ad4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienbuffet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,597</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>