--- v6 (2026-03-14)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a9d18a391fa4031" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb31dd4e726244149" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4942cfbed5f4410a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eb3ce858ef14e61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c036fdfe02943b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4942cfbed5f4410a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea0a756040c545f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eb3ce858ef14e61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vervielfachungspotenzial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...149 lines deleted...]
-          <x:t>159,403</x:t>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,504</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>175,943</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>