--- v7 (2026-04-05)
+++ v8 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb31dd4e726244149" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf62e07c2d8c4c6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eb3ce858ef14e61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83963e728d064d1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea0a756040c545f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eb3ce858ef14e61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91807fd9f89e4b44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83963e728d064d1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vervielfachungspotenzial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,654</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>