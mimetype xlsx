--- v8 (2026-04-26)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf62e07c2d8c4c6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f4b0d3962d44be5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83963e728d064d1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff24dcca517a4ba4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91807fd9f89e4b44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83963e728d064d1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfe477a1e5d14946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff24dcca517a4ba4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vervielfachungspotenzial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>192,654</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,536</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>