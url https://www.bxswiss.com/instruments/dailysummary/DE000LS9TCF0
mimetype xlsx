--- v9 (2026-06-10)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f4b0d3962d44be5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d8021f81cf042d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff24dcca517a4ba4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd54fe634dbb470b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfe477a1e5d14946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff24dcca517a4ba4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f42fa310b784126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd54fe634dbb470b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vervielfachungspotenzial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>198,536</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>