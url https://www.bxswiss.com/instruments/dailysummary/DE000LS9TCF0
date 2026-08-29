--- v10 (2026-07-21)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d8021f81cf042d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95a33205b48e4ed0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd54fe634dbb470b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75efe3aea39447a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f42fa310b784126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd54fe634dbb470b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63c298a2bf174ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75efe3aea39447a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vervielfachungspotenzial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...441 lines deleted...]
-          <x:t>215,779</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>215,020</x:t>
-[...134 lines deleted...]
-          <x:t>214,435</x:t>
+          <x:t>212,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,186</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>