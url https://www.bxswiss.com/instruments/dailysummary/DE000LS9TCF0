--- v11 (2026-08-29)
+++ v12 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95a33205b48e4ed0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e3b86ce8235452b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75efe3aea39447a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13959e6290184916"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63c298a2bf174ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75efe3aea39447a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4d22e4feebd43f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13959e6290184916" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vervielfachungspotenzial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,863</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,582</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>