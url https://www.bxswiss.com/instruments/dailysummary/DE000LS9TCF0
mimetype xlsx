--- v12 (2026-09-19)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e3b86ce8235452b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22905873cd0f4ea9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13959e6290184916"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30aae0e801f94d6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4d22e4feebd43f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13959e6290184916" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reaedb29bf8984e6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30aae0e801f94d6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vervielfachungspotenzial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,452</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>