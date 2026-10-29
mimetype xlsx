--- v13 (2026-10-09)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22905873cd0f4ea9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba647e8bf1f44787" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30aae0e801f94d6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68234b662d0342b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reaedb29bf8984e6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30aae0e801f94d6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58736e21496a472f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68234b662d0342b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vervielfachungspotenzial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,513</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,359</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>