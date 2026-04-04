--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdc7eb7b3b014c0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R945dd515ae5249f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R756f378ee2d64a73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf05d6edab4a24ab4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b8921c11fd74b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R756f378ee2d64a73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03c1fc040e364d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf05d6edab4a24ab4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Reise und Freizeit passiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,246</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,423</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>