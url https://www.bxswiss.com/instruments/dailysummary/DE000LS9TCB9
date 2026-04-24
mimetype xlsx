--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R945dd515ae5249f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b859cf558504306" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf05d6edab4a24ab4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf90b4680d3dd418c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03c1fc040e364d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf05d6edab4a24ab4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb1b10d03a814018" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf90b4680d3dd418c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Reise und Freizeit passiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,156</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>