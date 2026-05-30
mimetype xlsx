--- v5 (2026-04-24)
+++ v6 (2026-05-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b859cf558504306" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8c578db412a4ebd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf90b4680d3dd418c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9259a672fa71417c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb1b10d03a814018" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf90b4680d3dd418c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b1e5a0fb5474e58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9259a672fa71417c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Reise und Freizeit passiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>106,156</x:t>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>