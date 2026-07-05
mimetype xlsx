--- v6 (2026-05-30)
+++ v7 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8c578db412a4ebd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3b17293246344dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9259a672fa71417c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d129e2bbd9a4d20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b1e5a0fb5474e58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9259a672fa71417c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61718651c2404fec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d129e2bbd9a4d20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Reise und Freizeit passiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.04.2026</x:t>
-[...559 lines deleted...]
-          <x:t>105,813</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,428</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>