--- v7 (2026-07-05)
+++ v8 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3b17293246344dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55be03e81f254740" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d129e2bbd9a4d20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra44aa0dd85814170"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61718651c2404fec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d129e2bbd9a4d20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85a34b62f5ea4872" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra44aa0dd85814170" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Reise und Freizeit passiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...338 lines deleted...]
-          <x:t>111,082</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,604</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>113,428</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>