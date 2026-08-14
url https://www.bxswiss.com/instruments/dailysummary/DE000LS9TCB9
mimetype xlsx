--- v8 (2026-07-25)
+++ v9 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55be03e81f254740" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf637bc327fee4050" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra44aa0dd85814170"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R591c6bd2a3e541e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85a34b62f5ea4872" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra44aa0dd85814170" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29aa8cbd63fa44bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R591c6bd2a3e541e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Reise und Freizeit passiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,682</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,188</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>