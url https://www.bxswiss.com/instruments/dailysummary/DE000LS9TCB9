--- v9 (2026-08-14)
+++ v10 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf637bc327fee4050" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77fb7c8b34704b3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R591c6bd2a3e541e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R064813f7e0434fa3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29aa8cbd63fa44bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R591c6bd2a3e541e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra06df58a71cd494e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R064813f7e0434fa3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Reise und Freizeit passiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>116,872</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,480</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>116,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,903</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,941</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>