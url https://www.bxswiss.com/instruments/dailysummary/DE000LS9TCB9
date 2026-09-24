--- v10 (2026-09-04)
+++ v11 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77fb7c8b34704b3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R296ddc52f39d4802" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R064813f7e0434fa3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64384b4a8cd540eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra06df58a71cd494e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R064813f7e0434fa3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfee777f9b96e433c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64384b4a8cd540eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Reise und Freizeit passiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,235</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>