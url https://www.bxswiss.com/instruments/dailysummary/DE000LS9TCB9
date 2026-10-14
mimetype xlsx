--- v11 (2026-09-24)
+++ v12 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R296ddc52f39d4802" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4568e29821cc41e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64384b4a8cd540eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R782f49ea99074e0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfee777f9b96e433c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64384b4a8cd540eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra87b0b46a2614d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R782f49ea99074e0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Reise und Freizeit passiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,503</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>