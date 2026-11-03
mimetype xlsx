--- v12 (2026-10-14)
+++ v13 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4568e29821cc41e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f5f26df966c4c58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R782f49ea99074e0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R256054aac0544743"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra87b0b46a2614d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R782f49ea99074e0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1c851fdb7be4c83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R256054aac0544743" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Reise und Freizeit passiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TCB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,769</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>