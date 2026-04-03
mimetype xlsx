--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6785da8a02584dd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R748cdd04ee4a4401" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc2474b95b3148ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f5962c9839641c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe239d75f84d4dd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc2474b95b3148ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac0cb0e8f31e4668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f5962c9839641c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Finanzwerte weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TBY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...635 lines deleted...]
-          <x:t>100,712</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,682</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>