--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R748cdd04ee4a4401" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc887439a9faf4e9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f5962c9839641c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffd2cfb6b79e40d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac0cb0e8f31e4668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f5962c9839641c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dba056a6df54b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffd2cfb6b79e40d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Finanzwerte weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TBY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,037</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,756</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>