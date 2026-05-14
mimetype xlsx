--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc887439a9faf4e9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re13d825cb97b47fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffd2cfb6b79e40d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc54cb46ab8fd4bd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dba056a6df54b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffd2cfb6b79e40d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd2f7e35ea4f43d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc54cb46ab8fd4bd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Finanzwerte weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TBY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>07.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,756</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...335 lines deleted...]
-          <x:t>99,756</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>