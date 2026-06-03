--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re13d825cb97b47fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5048f46a31b4d3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc54cb46ab8fd4bd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R172bb895e26e4fdd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd2f7e35ea4f43d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc54cb46ab8fd4bd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41af189a1cd64444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R172bb895e26e4fdd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Finanzwerte weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TBY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,186</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...578 lines deleted...]
-          <x:t>96,120</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,296</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>