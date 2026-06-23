--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5048f46a31b4d3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37e7f3e26bea4d67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R172bb895e26e4fdd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26963f999cfa4642"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41af189a1cd64444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R172bb895e26e4fdd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6a663333375481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26963f999cfa4642" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Finanzwerte weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TBY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,938</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>