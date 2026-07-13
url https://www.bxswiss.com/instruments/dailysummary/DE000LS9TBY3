--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37e7f3e26bea4d67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ab2e59e065241af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26963f999cfa4642"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb7cffcd84cb4a00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6a663333375481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26963f999cfa4642" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fd3a00019714a26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb7cffcd84cb4a00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Finanzwerte weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TBY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,069</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,973</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>