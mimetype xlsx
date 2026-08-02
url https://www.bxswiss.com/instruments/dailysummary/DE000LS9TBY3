--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ab2e59e065241af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90b43d5b888a4aa2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb7cffcd84cb4a00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66276596fb7744d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fd3a00019714a26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb7cffcd84cb4a00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9f92779a41b4d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66276596fb7744d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Finanzwerte weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TBY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,781</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>