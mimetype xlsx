--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90b43d5b888a4aa2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rceb22c17fc8b4d94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66276596fb7744d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cfdec3707654a48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9f92779a41b4d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66276596fb7744d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9898087570964e3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cfdec3707654a48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Finanzwerte weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TBY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,229</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,551</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>