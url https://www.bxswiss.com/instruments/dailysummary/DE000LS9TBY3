--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rceb22c17fc8b4d94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba6fac7e49b847c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cfdec3707654a48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e75311042c34f43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9898087570964e3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cfdec3707654a48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e936bbb00e64d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e75311042c34f43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Finanzwerte weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TBY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...203 lines deleted...]
-          <x:t>111,688</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,043</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>113,551</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>