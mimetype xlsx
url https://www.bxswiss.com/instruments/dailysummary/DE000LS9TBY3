--- v12 (2026-09-11)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba6fac7e49b847c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3368ef8ae9c4df9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e75311042c34f43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe8f9eb95fe74830"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e936bbb00e64d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e75311042c34f43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05816004e2194721" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe8f9eb95fe74830" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Finanzwerte weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TBY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,922</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>