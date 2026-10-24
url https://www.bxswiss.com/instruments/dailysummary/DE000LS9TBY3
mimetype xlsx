--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3368ef8ae9c4df9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83fe3347cc4b4739" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe8f9eb95fe74830"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R970852dcf9d04386"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05816004e2194721" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe8f9eb95fe74830" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb23e0c715b2b454f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R970852dcf9d04386" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Finanzwerte weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TBY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,874</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>