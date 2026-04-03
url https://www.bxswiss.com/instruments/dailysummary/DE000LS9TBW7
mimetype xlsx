--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96a07863a0e74b44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ba0d8acc37f4e8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ec79aa529cc47d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R487c563c11584304"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf1d3d7b8dc3441c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ec79aa529cc47d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2417def818834d59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R487c563c11584304" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Factor Model Nasdaq100-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TBW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,072</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,166</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>