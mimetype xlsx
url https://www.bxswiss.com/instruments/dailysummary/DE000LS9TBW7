--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ba0d8acc37f4e8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37b880ad01634740" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R487c563c11584304"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcc6155132ca4ac5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2417def818834d59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R487c563c11584304" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33ef19ee389c4157" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcc6155132ca4ac5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Factor Model Nasdaq100-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TBW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,846</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>