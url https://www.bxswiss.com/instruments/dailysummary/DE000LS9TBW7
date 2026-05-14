--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37b880ad01634740" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R905c1cb0e12840cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcc6155132ca4ac5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R095fe09f66264ccd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33ef19ee389c4157" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcc6155132ca4ac5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3f89471d60f47dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R095fe09f66264ccd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Factor Model Nasdaq100-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TBW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,394</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>