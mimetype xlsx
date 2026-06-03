--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R905c1cb0e12840cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2329937c2a1d4fb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R095fe09f66264ccd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R295ff9e678fb43d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3f89471d60f47dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R095fe09f66264ccd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6b73990202f4ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R295ff9e678fb43d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Factor Model Nasdaq100-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TBW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>