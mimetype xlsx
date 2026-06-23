--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2329937c2a1d4fb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6ed0b7e64c743ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R295ff9e678fb43d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29a620182d3a44dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6b73990202f4ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R295ff9e678fb43d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R358617536f254edb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29a620182d3a44dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Factor Model Nasdaq100-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TBW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>