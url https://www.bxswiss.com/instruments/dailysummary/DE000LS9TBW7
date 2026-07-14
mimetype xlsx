--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6ed0b7e64c743ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0f858c57c214f02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29a620182d3a44dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ae101afe8024077"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R358617536f254edb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29a620182d3a44dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5972f6dee3a147bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ae101afe8024077" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Factor Model Nasdaq100-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TBW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>168,789</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>168,446</x:t>
-[...544 lines deleted...]
-          <x:t>182,655</x:t>
+          <x:t>171,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,809</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>