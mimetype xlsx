--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0f858c57c214f02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R111c0d70d7e241ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ae101afe8024077"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc54b6fa50c2f46f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5972f6dee3a147bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ae101afe8024077" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05cf113a343d4ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc54b6fa50c2f46f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Factor Model Nasdaq100-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TBW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...203 lines deleted...]
-          <x:t>174,833</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,886</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>172,809</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,237</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>