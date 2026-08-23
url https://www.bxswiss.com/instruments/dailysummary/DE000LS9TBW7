--- v13 (2026-08-03)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R111c0d70d7e241ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47edc9f4a2b74934" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc54b6fa50c2f46f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf792081889734635"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05cf113a343d4ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc54b6fa50c2f46f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re33cd086277345c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf792081889734635" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Factor Model Nasdaq100-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TBW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,790</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>