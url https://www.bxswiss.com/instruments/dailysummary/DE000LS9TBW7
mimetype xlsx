--- v14 (2026-08-23)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47edc9f4a2b74934" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6b2f0410f6f427c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf792081889734635"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R944275dcaec24252"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re33cd086277345c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf792081889734635" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7aeaa14ef694085" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R944275dcaec24252" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Factor Model Nasdaq100-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TBW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,896</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>