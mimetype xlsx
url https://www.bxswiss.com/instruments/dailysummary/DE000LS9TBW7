--- v15 (2026-09-12)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6b2f0410f6f427c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R224290c19c9f4e9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R944275dcaec24252"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9150b29bd5d74e02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7aeaa14ef694085" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R944275dcaec24252" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01e4c774b9494cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9150b29bd5d74e02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Factor Model Nasdaq100-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TBW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,212</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,411</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>