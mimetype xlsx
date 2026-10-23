--- v16 (2026-10-03)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R224290c19c9f4e9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra575427ad85d4a29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9150b29bd5d74e02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf39d476bbb714e41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01e4c774b9494cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9150b29bd5d74e02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06dee5a21d204f5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf39d476bbb714e41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Factor Model Nasdaq100-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TBW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,218</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>