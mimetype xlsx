--- v13 (2026-08-22)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73b09cb5761f40fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4f3cfd8ebbc4942" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbde583d394ef46b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R866f58c3903048b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cac0fd853124d75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbde583d394ef46b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0e813b09f4d44f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R866f58c3903048b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stocks Global Zukunft Gegenwart</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TBV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>