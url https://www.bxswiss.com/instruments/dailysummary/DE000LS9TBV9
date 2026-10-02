--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4f3cfd8ebbc4942" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R188166b5bdfb44dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R866f58c3903048b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05519eec41094a5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0e813b09f4d44f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R866f58c3903048b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R835d7cd216c740c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05519eec41094a5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stocks Global Zukunft Gegenwart</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TBV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...90 lines deleted...]
-          <x:t>89,669</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,385</x:t>
-[...65 lines deleted...]
-          <x:t>88,630</x:t>
+          <x:t>88,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,507</x:t>
-[...48 lines deleted...]
-          <x:t>88,631</x:t>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,519</x:t>
-[...371 lines deleted...]
-        <x:is>
           <x:t>87,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>