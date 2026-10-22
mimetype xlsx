--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R188166b5bdfb44dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64af221ed8d6437e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05519eec41094a5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b09fd148acb42e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R835d7cd216c740c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05519eec41094a5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cc3443435f8466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b09fd148acb42e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stocks Global Zukunft Gegenwart</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TBV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,917</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>