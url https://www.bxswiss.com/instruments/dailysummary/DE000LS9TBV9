--- v6 (2026-03-14)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e9eec85d0fb4d5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ac84e969b454730" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a207e965d234c5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb167edb3968445a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R650c44ffb441434a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a207e965d234c5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8248dfb1e3d4d34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb167edb3968445a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stocks Global Zukunft Gegenwart</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TBV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...392 lines deleted...]
-          <x:t>84,494</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,692</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>81,194</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,731</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>