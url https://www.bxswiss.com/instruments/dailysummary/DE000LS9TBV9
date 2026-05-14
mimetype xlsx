--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ac84e969b454730" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba6db25916764035" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb167edb3968445a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f4e9c3d009349ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8248dfb1e3d4d34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb167edb3968445a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7382a61089014cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f4e9c3d009349ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stocks Global Zukunft Gegenwart</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TBV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,366</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,277</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>