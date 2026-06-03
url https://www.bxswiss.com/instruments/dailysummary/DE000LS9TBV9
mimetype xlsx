--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba6db25916764035" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19a6fe185d13443d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f4e9c3d009349ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d9aa4cadc8e499c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7382a61089014cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f4e9c3d009349ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb23405467e414613" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d9aa4cadc8e499c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stocks Global Zukunft Gegenwart</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TBV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...328 lines deleted...]
-          <x:t>86,323</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,542</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>85,277</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,808</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>