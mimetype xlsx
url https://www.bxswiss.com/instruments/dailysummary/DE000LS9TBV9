--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19a6fe185d13443d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cd3fd57e3cb4ff7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d9aa4cadc8e499c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce49387a148d46b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb23405467e414613" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d9aa4cadc8e499c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73cf473a974f4113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce49387a148d46b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stocks Global Zukunft Gegenwart</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TBV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...122 lines deleted...]
-          <x:t>86,210</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,331</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>84,808</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,074</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>