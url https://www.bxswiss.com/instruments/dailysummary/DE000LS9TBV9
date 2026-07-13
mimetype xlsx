--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cd3fd57e3cb4ff7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9be12fd5277548f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce49387a148d46b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R558ef743de6d4df0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73cf473a974f4113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce49387a148d46b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d91cd02b81e4b49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R558ef743de6d4df0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stocks Global Zukunft Gegenwart</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TBV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,771</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>