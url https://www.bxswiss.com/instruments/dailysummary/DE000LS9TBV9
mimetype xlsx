--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9be12fd5277548f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb3e5fad3c7841d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R558ef743de6d4df0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra61225f58d324403"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d91cd02b81e4b49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R558ef743de6d4df0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3abac7204874549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra61225f58d324403" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stocks Global Zukunft Gegenwart</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TBV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>84,497</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,568</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>84,660</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>