--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb3e5fad3c7841d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73b09cb5761f40fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra61225f58d324403"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbde583d394ef46b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3abac7204874549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra61225f58d324403" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cac0fd853124d75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbde583d394ef46b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stocks Global Zukunft Gegenwart</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TBV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,519</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>