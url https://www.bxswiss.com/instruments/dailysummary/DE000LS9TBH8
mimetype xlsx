--- v13 (2026-08-22)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a62602f97e041d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc372f772a1584a21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81e6a05bc3024549"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8aa4efd19554c56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R298db19f3f6646e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81e6a05bc3024549" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ee2a189285d423a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8aa4efd19554c56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Stocks Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TBH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,828</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>