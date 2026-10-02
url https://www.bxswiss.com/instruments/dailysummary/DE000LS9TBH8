--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc372f772a1584a21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3334f96d9abd457f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8aa4efd19554c56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reea9e0da97034bfa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ee2a189285d423a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8aa4efd19554c56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f79842356224a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reea9e0da97034bfa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Stocks Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TBH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,776</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>