--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3334f96d9abd457f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a3d49b215f945af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reea9e0da97034bfa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f9b9f7810184192"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f79842356224a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reea9e0da97034bfa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0700856351b9406c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f9b9f7810184192" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Stocks Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TBH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,611</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>