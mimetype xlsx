--- v6 (2026-03-14)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa6d0fa1c41542e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R878c41285de0491d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R547211c736324e3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19f50bb76dd2406f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fdecddebb5f4278" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R547211c736324e3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2557cc3f9e14a49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19f50bb76dd2406f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Stocks Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TBH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>146,091</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,891</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>