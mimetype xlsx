--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R878c41285de0491d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ad5f8ae46a94242" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19f50bb76dd2406f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R585ce7068c4b4a64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2557cc3f9e14a49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19f50bb76dd2406f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfafab7968d094044" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R585ce7068c4b4a64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Stocks Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TBH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,919</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>