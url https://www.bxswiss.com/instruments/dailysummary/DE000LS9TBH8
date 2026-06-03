--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ad5f8ae46a94242" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c2a474217db42d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R585ce7068c4b4a64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd671b7a7690a4c37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfafab7968d094044" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R585ce7068c4b4a64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ab6c9c0edb54c07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd671b7a7690a4c37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Stocks Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TBH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,044</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,007</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>