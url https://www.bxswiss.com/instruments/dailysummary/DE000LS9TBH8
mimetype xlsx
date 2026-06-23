--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c2a474217db42d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8f49851946444a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd671b7a7690a4c37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf21b90dc04d5499b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ab6c9c0edb54c07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd671b7a7690a4c37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9600a09dd9e440e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf21b90dc04d5499b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Stocks Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TBH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...306 lines deleted...]
-          <x:t>163,705</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,061</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...165 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,579</x:t>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,897</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>