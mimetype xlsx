--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8f49851946444a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13f25b8cdc9e4072" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf21b90dc04d5499b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30ae58f4f7cc4e21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9600a09dd9e440e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf21b90dc04d5499b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a5bcd8e123d44a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30ae58f4f7cc4e21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Stocks Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TBH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,477</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>