--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13f25b8cdc9e4072" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57aff2400e3d44f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30ae58f4f7cc4e21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25c9f98053124812"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a5bcd8e123d44a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30ae58f4f7cc4e21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R844e3a4a43b545c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25c9f98053124812" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Stocks Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TBH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>159,676</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>158,460</x:t>
-[...463 lines deleted...]
-          <x:t>164,477</x:t>
+          <x:t>157,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,983</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>