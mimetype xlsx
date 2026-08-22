--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57aff2400e3d44f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a62602f97e041d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25c9f98053124812"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81e6a05bc3024549"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R844e3a4a43b545c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25c9f98053124812" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R298db19f3f6646e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81e6a05bc3024549" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Stocks Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TBH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,929</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,713</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>