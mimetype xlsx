--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc0bfca989474093" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4e93848314c41c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd73cf3fb96084055"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0eeceadeef44414f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac2b42fefaec49b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd73cf3fb96084055" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cdcee76f64a47a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0eeceadeef44414f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte Welt - ValueGrowth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TBG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,524</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>