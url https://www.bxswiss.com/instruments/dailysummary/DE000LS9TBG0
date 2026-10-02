--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4e93848314c41c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R829f00bd29b443f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0eeceadeef44414f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd93e46b5f53b40a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cdcee76f64a47a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0eeceadeef44414f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbaf4c40e2f547d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd93e46b5f53b40a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte Welt - ValueGrowth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TBG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...301 lines deleted...]
-          <x:t>71,895</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,950</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,151</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>