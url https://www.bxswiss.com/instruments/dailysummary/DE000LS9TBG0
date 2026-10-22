--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R829f00bd29b443f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e1e39a98b4a4672" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd93e46b5f53b40a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b8287ae5c75430b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbaf4c40e2f547d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd93e46b5f53b40a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e80670930e24d32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b8287ae5c75430b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte Welt - ValueGrowth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TBG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,206</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>