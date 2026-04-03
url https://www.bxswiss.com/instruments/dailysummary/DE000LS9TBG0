--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c9c43f67eb04362" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0e75621f11f4b7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7be008a52a98453c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc23ca1f3ec534466"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0e04cf87c0648c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7be008a52a98453c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aa3d314d1264e1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc23ca1f3ec534466" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte Welt - ValueGrowth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TBG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...306 lines deleted...]
-          <x:t>69,144</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,116</x:t>
-[...291 lines deleted...]
-          <x:t>67,379</x:t>
+          <x:t>68,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,485</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>68,032</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,294</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>