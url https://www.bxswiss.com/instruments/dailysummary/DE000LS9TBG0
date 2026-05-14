--- v5 (2026-04-03)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0e75621f11f4b7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb97810dd5194b6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc23ca1f3ec534466"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec509cced8e34453"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aa3d314d1264e1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc23ca1f3ec534466" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0c5f281ad394f24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec509cced8e34453" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte Welt - ValueGrowth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TBG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...640 lines deleted...]
-          <x:t>68,294</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,736</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>