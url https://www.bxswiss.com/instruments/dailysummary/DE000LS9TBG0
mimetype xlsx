--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb97810dd5194b6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a750219478c4d86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec509cced8e34453"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb663fc44c8148c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0c5f281ad394f24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec509cced8e34453" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71d76ac1027e4794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb663fc44c8148c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte Welt - ValueGrowth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TBG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>70,736</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>