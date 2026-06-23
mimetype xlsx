--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a750219478c4d86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa94aca82ed24276" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb663fc44c8148c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7906118395a94eee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71d76ac1027e4794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb663fc44c8148c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8db7674947f24198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7906118395a94eee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte Welt - ValueGrowth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TBG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>