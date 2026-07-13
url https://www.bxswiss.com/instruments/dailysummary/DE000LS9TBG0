--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa94aca82ed24276" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1808736398c8493a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7906118395a94eee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98acb937caad4582"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8db7674947f24198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7906118395a94eee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cd9e696f5184275" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98acb937caad4582" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte Welt - ValueGrowth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TBG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,192 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,402</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>