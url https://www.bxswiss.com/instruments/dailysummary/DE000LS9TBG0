--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1808736398c8493a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6451a5878c84ff1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98acb937caad4582"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3f57873323c4fc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cd9e696f5184275" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98acb937caad4582" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfb377a3ccee4ccc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3f57873323c4fc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte Welt - ValueGrowth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TBG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,141 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -310,31 +219,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,762</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>