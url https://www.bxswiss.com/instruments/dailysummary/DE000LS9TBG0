--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6451a5878c84ff1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc0bfca989474093" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3f57873323c4fc2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd73cf3fb96084055"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfb377a3ccee4ccc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3f57873323c4fc2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac2b42fefaec49b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd73cf3fb96084055" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte Welt - ValueGrowth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TBG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,288 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,441</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -624,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,179</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>