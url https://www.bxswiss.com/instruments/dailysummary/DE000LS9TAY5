--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d60a1690ec3421f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aab22c8e3b4442c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R725633184fb04f4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re229130dfa3a4c95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51baffa955044000" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R725633184fb04f4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce435bddd59943a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re229130dfa3a4c95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DividendenMaxx</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>110,907</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,857</x:t>
+          <x:t>111,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,022</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...153 lines deleted...]
-          <x:t>110,945</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,004</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...261 lines deleted...]
-          <x:t>110,671</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,737</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>111,237</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,199</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>