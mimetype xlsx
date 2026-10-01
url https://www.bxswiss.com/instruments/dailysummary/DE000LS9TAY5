--- v13 (2026-09-11)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aab22c8e3b4442c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffcd252507ec4db0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re229130dfa3a4c95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85ad06173d154242"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce435bddd59943a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re229130dfa3a4c95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1f7aa3a3fc746ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85ad06173d154242" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DividendenMaxx</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,598 +149,193 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...230 lines deleted...]
-          <x:t>110,671</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,737</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...307 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,727</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,914</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,506</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>