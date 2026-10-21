--- v14 (2026-10-01)
+++ v15 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffcd252507ec4db0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56eb12ba025e44f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85ad06173d154242"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04582851093b4307"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1f7aa3a3fc746ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85ad06173d154242" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49c2bdfad4e14faf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04582851093b4307" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DividendenMaxx</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,831</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>