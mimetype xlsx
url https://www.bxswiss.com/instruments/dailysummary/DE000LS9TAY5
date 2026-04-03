--- v4 (2026-02-22)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re038e1cae91641b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0224fcf09ff74b41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fa3a6f712804b3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08d08904c0d94ab2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f00d6f3ab2d4a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fa3a6f712804b3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc3203e537fc4a20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08d08904c0d94ab2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DividendenMaxx</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...31 lines deleted...]
-          <x:t>105,275</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,348</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...573 lines deleted...]
-          <x:t>108,734</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,941</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>