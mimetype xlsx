--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0224fcf09ff74b41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R785fd0e40a2f489b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08d08904c0d94ab2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05d0fd9582ed440c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc3203e537fc4a20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08d08904c0d94ab2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb213ae8e214f498e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05d0fd9582ed440c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DividendenMaxx</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,483</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>