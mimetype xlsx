--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R785fd0e40a2f489b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a2346b23d644b91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05d0fd9582ed440c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re23cce435dc844cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb213ae8e214f498e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05d0fd9582ed440c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa48ff534d264a6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re23cce435dc844cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DividendenMaxx</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,719</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>