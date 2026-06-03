--- v7 (2026-05-13)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a2346b23d644b91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9e238e007154cbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re23cce435dc844cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8e0e8c7710a4309"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa48ff534d264a6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re23cce435dc844cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R663e372625774071" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8e0e8c7710a4309" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DividendenMaxx</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,433</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>