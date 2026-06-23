--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9e238e007154cbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R197dd715387647c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8e0e8c7710a4309"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd48dbc2c46714b96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R663e372625774071" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8e0e8c7710a4309" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03e2dc1b4f0b470a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd48dbc2c46714b96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DividendenMaxx</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...365 lines deleted...]
-          <x:t>103,080</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,907</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>102,560</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,226</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>