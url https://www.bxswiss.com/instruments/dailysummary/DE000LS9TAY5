--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R197dd715387647c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R848d9c28a211405a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd48dbc2c46714b96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd104f46ed3ba45de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03e2dc1b4f0b470a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd48dbc2c46714b96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb48329aeb2b64c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd104f46ed3ba45de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DividendenMaxx</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,636</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,519</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>