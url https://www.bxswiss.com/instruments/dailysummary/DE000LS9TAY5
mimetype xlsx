--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R848d9c28a211405a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09e982301d7a4000" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd104f46ed3ba45de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R455ba9d7d1c14768"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb48329aeb2b64c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd104f46ed3ba45de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01a4f50132c84a99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R455ba9d7d1c14768" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DividendenMaxx</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>