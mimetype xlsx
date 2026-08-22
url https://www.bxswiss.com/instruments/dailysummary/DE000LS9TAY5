--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09e982301d7a4000" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d60a1690ec3421f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R455ba9d7d1c14768"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R725633184fb04f4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01a4f50132c84a99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R455ba9d7d1c14768" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51baffa955044000" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R725633184fb04f4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DividendenMaxx</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,237</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>