--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc67e55905d90406c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0873b500d39e488c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6bed69bbb1e4620"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c262b4ab3b94b34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bb5cf7540f4448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6bed69bbb1e4620" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd86c7d9116504a0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c262b4ab3b94b34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tomorrow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...328 lines deleted...]
-          <x:t>47,376</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,347</x:t>
-[...301 lines deleted...]
-          <x:t>51,166</x:t>
+          <x:t>48,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,822</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>