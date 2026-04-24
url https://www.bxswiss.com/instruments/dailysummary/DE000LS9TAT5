--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0873b500d39e488c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a175831c7124494" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c262b4ab3b94b34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R945056a3a12d46f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd86c7d9116504a0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c262b4ab3b94b34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bd83b0f706c4e69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R945056a3a12d46f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tomorrow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,375</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,833</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>