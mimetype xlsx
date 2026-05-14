--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a175831c7124494" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68b71e75cdad481d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R945056a3a12d46f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab8f29447a8c482c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bd83b0f706c4e69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R945056a3a12d46f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0a3043903534cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab8f29447a8c482c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tomorrow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,313</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,414</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>