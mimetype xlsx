--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68b71e75cdad481d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8277354bffa447a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab8f29447a8c482c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5a53710ef314199"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0a3043903534cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab8f29447a8c482c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6423be2d98b948c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5a53710ef314199" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tomorrow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...269 lines deleted...]
-          <x:t>27.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>50,066</x:t>
-[...286 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>49,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,288</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>