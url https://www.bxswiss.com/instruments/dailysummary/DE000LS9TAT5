--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8277354bffa447a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b014ca1c2394f9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5a53710ef314199"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fa048de732144ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6423be2d98b948c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5a53710ef314199" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbad6ab029ca547d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fa048de732144ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tomorrow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>