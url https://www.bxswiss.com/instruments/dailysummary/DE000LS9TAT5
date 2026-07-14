--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b014ca1c2394f9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R153f60576f42456d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fa048de732144ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f9191c9fac84755"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbad6ab029ca547d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fa048de732144ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cc97186f7084a66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f9191c9fac84755" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tomorrow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>55,659</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,110</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...425 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,364</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,731</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>