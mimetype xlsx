--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R153f60576f42456d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R765636f3ca2940fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f9191c9fac84755"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1906926141745fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cc97186f7084a66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f9191c9fac84755" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R312ad911ac9a434a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1906926141745fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tomorrow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,906</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>