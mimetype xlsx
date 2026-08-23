--- v13 (2026-08-03)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R765636f3ca2940fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde4b06b261e14d6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1906926141745fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35d7469ff02543b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R312ad911ac9a434a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1906926141745fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80af7e2d560e43fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35d7469ff02543b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tomorrow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>68,867</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>68,867</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>68,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,749</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>