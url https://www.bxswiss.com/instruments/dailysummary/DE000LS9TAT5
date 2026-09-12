--- v14 (2026-08-23)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde4b06b261e14d6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1999beb693d443e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35d7469ff02543b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbac679cad7a34f9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80af7e2d560e43fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35d7469ff02543b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R582a414fab10446a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbac679cad7a34f9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tomorrow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,298</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,141</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>