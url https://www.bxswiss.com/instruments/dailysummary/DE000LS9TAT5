--- v15 (2026-09-12)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1999beb693d443e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad1179dc60a648b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbac679cad7a34f9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d36e206a5a44db0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R582a414fab10446a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbac679cad7a34f9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb89c627c34c84d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d36e206a5a44db0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tomorrow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,581</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>