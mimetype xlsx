--- v16 (2026-10-02)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad1179dc60a648b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1ca9794644c47af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d36e206a5a44db0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1583fdac24a24112"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb89c627c34c84d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d36e206a5a44db0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5940d373c5db4363" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1583fdac24a24112" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tomorrow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,523</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,369</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>