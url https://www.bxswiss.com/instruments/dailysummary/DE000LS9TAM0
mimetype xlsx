--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca101201af8f41e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc36956b11bd940e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re29b64b879664b36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09c7ebc170f14aeb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb484c2a95ca49ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re29b64b879664b36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96e4a330f17e415d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09c7ebc170f14aeb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RB-DE-Loser</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>88,120</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,701</x:t>
-[...398 lines deleted...]
-        <x:is>
           <x:t>86,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,397</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,315</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,439</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>