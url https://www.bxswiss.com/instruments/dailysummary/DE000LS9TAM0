--- v14 (2026-09-11)
+++ v15 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc36956b11bd940e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b6ebb756bc14ded" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09c7ebc170f14aeb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa0c76d49f014b00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96e4a330f17e415d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09c7ebc170f14aeb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2363b90e3f0485f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa0c76d49f014b00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RB-DE-Loser</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...247 lines deleted...]
-          <x:t>84,775</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,773</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>83,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,114</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>