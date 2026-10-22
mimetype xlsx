--- v15 (2026-10-01)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b6ebb756bc14ded" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racf2e8c8efce4bd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa0c76d49f014b00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R621f38fda23b47fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2363b90e3f0485f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa0c76d49f014b00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ba2368580b94811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R621f38fda23b47fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RB-DE-Loser</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,701</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>