--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ea19532c2dd41e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce0fe29bab424602" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa8fa1bf55c44196"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6aebb70ed2d4298"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19016732544f4a31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa8fa1bf55c44196" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05c72694fa3845bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6aebb70ed2d4298" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RB-DE-Loser</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,722</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,946</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>