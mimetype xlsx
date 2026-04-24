--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce0fe29bab424602" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R158fe0b7dc014890" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6aebb70ed2d4298"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf05090fa8884627"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05c72694fa3845bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6aebb70ed2d4298" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab1a8f8c4fa0496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf05090fa8884627" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RB-DE-Loser</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,882</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,576</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>