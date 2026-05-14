--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R158fe0b7dc014890" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31e84a838aa74e78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf05090fa8884627"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0225f725e6d0414e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab1a8f8c4fa0496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf05090fa8884627" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf07d96da87749ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0225f725e6d0414e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RB-DE-Loser</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,416 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>85,069</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,870</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>85,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,107</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,108</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,829</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>