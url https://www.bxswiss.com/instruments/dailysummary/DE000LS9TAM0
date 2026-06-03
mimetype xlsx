--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31e84a838aa74e78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R286649104fae4503" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0225f725e6d0414e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raab92cc17d334d07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf07d96da87749ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0225f725e6d0414e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd28a7ce59c174805" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raab92cc17d334d07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RB-DE-Loser</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...269 lines deleted...]
-          <x:t>27.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,074</x:t>
-[...306 lines deleted...]
-          <x:t>82,829</x:t>
+          <x:t>82,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,188</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>