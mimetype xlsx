--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R286649104fae4503" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b5c6ef1389d40cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raab92cc17d334d07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0be84adab9445b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd28a7ce59c174805" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raab92cc17d334d07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb214000d572d41c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0be84adab9445b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RB-DE-Loser</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>83,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>84,868</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...465 lines deleted...]
-          <x:t>85,188</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,287</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>