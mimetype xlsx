--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b5c6ef1389d40cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb606004067fb4130" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0be84adab9445b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0318f6daa754fe9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb214000d572d41c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0be84adab9445b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9011c65bbb6426f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0318f6daa754fe9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RB-DE-Loser</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,522</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>