--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb606004067fb4130" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe30e791cb9b4c59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0318f6daa754fe9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bac482cddda4c80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9011c65bbb6426f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0318f6daa754fe9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94bacfa70fd64021" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bac482cddda4c80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RB-DE-Loser</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>89,351</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,180</x:t>
-[...512 lines deleted...]
-          <x:t>89,522</x:t>
+          <x:t>86,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,034</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>