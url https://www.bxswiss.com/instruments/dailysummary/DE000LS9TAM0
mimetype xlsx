--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe30e791cb9b4c59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca101201af8f41e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bac482cddda4c80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re29b64b879664b36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94bacfa70fd64021" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bac482cddda4c80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb484c2a95ca49ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re29b64b879664b36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RB-DE-Loser</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>