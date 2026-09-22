--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5deabd25a04b456d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1560aed7c3e447c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R018ee6a0df4b4eef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81c976d3ad784cc7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6348303572c4ff4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R018ee6a0df4b4eef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cf3dd9d5233492e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81c976d3ad784cc7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JBAM ONE - DACH SMID Best Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,579 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>127,439</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,645</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>127,645</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,873</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>