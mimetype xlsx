--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1560aed7c3e447c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd59ce89a51ff47db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81c976d3ad784cc7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re391da71790b4fb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cf3dd9d5233492e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81c976d3ad784cc7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b32dd5230fa4d19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re391da71790b4fb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JBAM ONE - DACH SMID Best Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,403 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...202 lines deleted...]
-          <x:t>03.09.2026</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,124</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>125,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,891</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,107</x:t>
         </x:is>
       </x:c>
@@ -697,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,509</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>