--- v13 (2026-10-12)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd59ce89a51ff47db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6ddf00871494106" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re391da71790b4fb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35b09b90377847b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b32dd5230fa4d19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re391da71790b4fb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94b399d20e9c4554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35b09b90377847b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JBAM ONE - DACH SMID Best Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>