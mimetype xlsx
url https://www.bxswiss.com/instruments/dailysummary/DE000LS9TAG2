--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc3167a4c0114e4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdf2d731911e41db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re889a0dd755f4dbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac9162a9d8384345"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1825cf47939941cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re889a0dd755f4dbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47f4b02e9cff497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac9162a9d8384345" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JBAM ONE - DACH SMID Best Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,131 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...122 lines deleted...]
-          <x:t>110,639</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,836</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.02.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,877</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,568</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>