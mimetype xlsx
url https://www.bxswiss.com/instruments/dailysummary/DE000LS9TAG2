--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdf2d731911e41db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87060613a0cf4218" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac9162a9d8384345"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d058ffa4c214ca0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47f4b02e9cff497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac9162a9d8384345" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc764198adc02487f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d058ffa4c214ca0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JBAM ONE - DACH SMID Best Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,582</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,021</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>