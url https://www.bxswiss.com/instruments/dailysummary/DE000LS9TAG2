--- v6 (2026-04-24)
+++ v7 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87060613a0cf4218" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R233a61e466384915" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d058ffa4c214ca0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R050bc05f60b0495a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc764198adc02487f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d058ffa4c214ca0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40288580674e4ef3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R050bc05f60b0495a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JBAM ONE - DACH SMID Best Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>123,021</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,709</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>