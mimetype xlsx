--- v7 (2026-06-09)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R233a61e466384915" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64a3738ca2c440cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R050bc05f60b0495a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6618d4382744234"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40288580674e4ef3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R050bc05f60b0495a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfaa4b8c92d74d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6618d4382744234" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JBAM ONE - DACH SMID Best Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...311 lines deleted...]
-          <x:t>126,650</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,844</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...204 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>