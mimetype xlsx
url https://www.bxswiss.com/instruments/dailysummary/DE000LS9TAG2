--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64a3738ca2c440cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2bfa55e78b849e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6618d4382744234"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35403acfe6414820"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfaa4b8c92d74d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6618d4382744234" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e178b2446f94879" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35403acfe6414820" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JBAM ONE - DACH SMID Best Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,173</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>