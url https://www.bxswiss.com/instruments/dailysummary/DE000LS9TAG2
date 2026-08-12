--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2bfa55e78b849e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5adaf60bc3734cc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35403acfe6414820"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b848dc63a99419d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e178b2446f94879" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35403acfe6414820" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fd332c81647453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b848dc63a99419d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JBAM ONE - DACH SMID Best Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>125,496</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,423</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>126,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,609</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,794</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,879</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>