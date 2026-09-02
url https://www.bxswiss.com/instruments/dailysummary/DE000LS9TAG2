--- v10 (2026-08-12)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5adaf60bc3734cc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5deabd25a04b456d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b848dc63a99419d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R018ee6a0df4b4eef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fd332c81647453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b848dc63a99419d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6348303572c4ff4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R018ee6a0df4b4eef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JBAM ONE - DACH SMID Best Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...311 lines deleted...]
-          <x:t>126,520</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>