--- v4 (2026-03-26)
+++ v5 (2026-04-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f0ef69cc6874b0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87fcf2072c074e31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba29597fc2b5497c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4afee6c79dce4a02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R207dac473c1b486b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba29597fc2b5497c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fa65014066946c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4afee6c79dce4a02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft verdienen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,727</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,396</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>