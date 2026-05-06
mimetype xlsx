--- v5 (2026-04-15)
+++ v6 (2026-05-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87fcf2072c074e31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0db022e4cb20424e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4afee6c79dce4a02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b89c5d555004dec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fa65014066946c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4afee6c79dce4a02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5155e98b34724ac6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b89c5d555004dec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft verdienen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,028</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,137</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>