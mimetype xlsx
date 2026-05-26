--- v6 (2026-05-06)
+++ v7 (2026-05-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0db022e4cb20424e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R026a5377760e4b68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b89c5d555004dec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a49d1613d3849d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5155e98b34724ac6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b89c5d555004dec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R225a3463d7ff49b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a49d1613d3849d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft verdienen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,538</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>