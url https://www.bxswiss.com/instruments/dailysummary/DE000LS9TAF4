--- v7 (2026-05-26)
+++ v8 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R026a5377760e4b68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra269d098124b4fcd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a49d1613d3849d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd15385fcda944b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R225a3463d7ff49b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a49d1613d3849d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R435447432df34c9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd15385fcda944b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft verdienen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,650</x:t>
@@ -683,31 +312,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,842</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>