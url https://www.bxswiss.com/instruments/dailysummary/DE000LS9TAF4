--- v8 (2026-06-15)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra269d098124b4fcd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R078d6b6eae0c4b3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd15385fcda944b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c5d1ec798154c66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R435447432df34c9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd15385fcda944b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1f0df75a7064c44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c5d1ec798154c66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft verdienen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,929</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>