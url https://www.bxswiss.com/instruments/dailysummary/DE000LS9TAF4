--- v9 (2026-07-05)
+++ v10 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R078d6b6eae0c4b3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30443de7fbff4b1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c5d1ec798154c66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4870e37de0cf463e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1f0df75a7064c44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c5d1ec798154c66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R611679f83f5c4d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4870e37de0cf463e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft verdienen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,811</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>