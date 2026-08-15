--- v10 (2026-07-26)
+++ v11 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30443de7fbff4b1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ae373373d8a465a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4870e37de0cf463e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c7b9d633ce24acb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R611679f83f5c4d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4870e37de0cf463e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f3ca9a6704e4f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c7b9d633ce24acb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft verdienen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,314</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>