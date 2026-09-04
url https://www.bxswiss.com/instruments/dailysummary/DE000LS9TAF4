--- v11 (2026-08-15)
+++ v12 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ae373373d8a465a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd90ee1fa0c8542ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c7b9d633ce24acb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53611927a1314e60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f3ca9a6704e4f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c7b9d633ce24acb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc1378dac2194d4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53611927a1314e60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft verdienen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>