--- v12 (2026-09-04)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd90ee1fa0c8542ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddd76b3e3d9a4ace" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53611927a1314e60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7491fc40b88b4173"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc1378dac2194d4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53611927a1314e60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2afd454fa82d4b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7491fc40b88b4173" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft verdienen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>116,105</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,165</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...573 lines deleted...]
-          <x:t>113,060</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,349</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>