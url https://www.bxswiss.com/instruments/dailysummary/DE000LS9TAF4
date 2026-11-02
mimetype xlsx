--- v13 (2026-10-12)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddd76b3e3d9a4ace" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad83b047b83c444f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7491fc40b88b4173"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb690c6735bd4202"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2afd454fa82d4b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7491fc40b88b4173" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12610fc06f68444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb690c6735bd4202" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft verdienen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,322</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>