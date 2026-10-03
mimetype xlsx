--- v11 (2026-08-24)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcecca00999344d53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc54524f4ea754a3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc8afc1412964b38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d9ba036f8f44caa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re38c670bb7c34baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc8afc1412964b38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e4a0bad004a474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d9ba036f8f44caa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RSDLVEST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>103,791</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,711</x:t>
-[...544 lines deleted...]
-          <x:t>104,013</x:t>
+          <x:t>104,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,124</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>