--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc54524f4ea754a3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80a618093ddf4026" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d9ba036f8f44caa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re868b09d019944f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e4a0bad004a474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d9ba036f8f44caa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R181d914b89054ec0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re868b09d019944f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RSDLVEST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,046</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>