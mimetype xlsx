--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec75b6e562d64a25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda74b6894d7142c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb279ac846fc944aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R787ebad24b7e4dc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ef8037267d7446c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb279ac846fc944aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra81a4bf8fa354dd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R787ebad24b7e4dc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RSDLVEST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...387 lines deleted...]
-          <x:t>97,780</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,699</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>95,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,432</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>