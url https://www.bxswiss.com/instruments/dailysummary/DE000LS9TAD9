--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda74b6894d7142c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60106124fb154016" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R787ebad24b7e4dc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcbccec0f428414c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra81a4bf8fa354dd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R787ebad24b7e4dc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cb08359f86b400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcbccec0f428414c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RSDLVEST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...350 lines deleted...]
-          <x:t>20.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,570</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>95,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,333</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>