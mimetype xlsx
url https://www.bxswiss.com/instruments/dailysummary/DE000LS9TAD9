--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60106124fb154016" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1227e96cb62f413e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcbccec0f428414c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9254c0196a3b4e01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cb08359f86b400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcbccec0f428414c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e9c75bdf51b4412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9254c0196a3b4e01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RSDLVEST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,341</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>