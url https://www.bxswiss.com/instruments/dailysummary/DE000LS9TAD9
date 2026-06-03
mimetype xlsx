--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1227e96cb62f413e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf428e2d7ef704e72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9254c0196a3b4e01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R217380e708944cb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e9c75bdf51b4412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9254c0196a3b4e01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bd50dd00bc943a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R217380e708944cb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RSDLVEST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>101,455</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,019</x:t>
-[...327 lines deleted...]
-        <x:is>
           <x:t>101,916</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,610</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,278</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>