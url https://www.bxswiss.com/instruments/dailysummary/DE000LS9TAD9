--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf428e2d7ef704e72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R995e3526ec494021" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R217380e708944cb1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra459e4d41b0c4e33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bd50dd00bc943a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R217380e708944cb1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R024b6bd10bb2445a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra459e4d41b0c4e33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RSDLVEST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,121</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>