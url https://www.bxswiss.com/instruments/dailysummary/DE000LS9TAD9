--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R995e3526ec494021" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb622cce02af248dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra459e4d41b0c4e33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6eba85e8fd7d4b2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R024b6bd10bb2445a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra459e4d41b0c4e33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fd9dd31c6184872" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6eba85e8fd7d4b2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RSDLVEST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,847</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,232</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>