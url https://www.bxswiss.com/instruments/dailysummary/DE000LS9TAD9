--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb622cce02af248dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8657de47ff16454e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6eba85e8fd7d4b2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc12227e705f47ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fd9dd31c6184872" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6eba85e8fd7d4b2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fd09292b93246d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc12227e705f47ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RSDLVEST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>