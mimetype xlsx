--- v10 (2026-08-03)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8657de47ff16454e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcecca00999344d53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc12227e705f47ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc8afc1412964b38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fd09292b93246d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc12227e705f47ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re38c670bb7c34baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc8afc1412964b38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RSDLVEST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TAD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...377 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,789</x:t>
-[...35 lines deleted...]
-        <x:is>
           <x:t>103,815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,711</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>