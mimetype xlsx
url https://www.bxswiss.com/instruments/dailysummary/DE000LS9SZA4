--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf66259cbbd8f4550" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75c36be5fb6049b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a57ffacccd0410e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb503ab4ed7664172"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c1d7b3aee674053" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a57ffacccd0410e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7876febff7bc4775" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb503ab4ed7664172" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nurseconomy Pflege und Medizin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SZA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,339</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...418 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,509</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>