--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75c36be5fb6049b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60144ee223fc4852" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb503ab4ed7664172"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd691f649925846ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7876febff7bc4775" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb503ab4ed7664172" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9dde961a4ef4596" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd691f649925846ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nurseconomy Pflege und Medizin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SZA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...176 lines deleted...]
-          <x:t>100,704</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,208</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...273 lines deleted...]
-          <x:t>25.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,384</x:t>
-[...144 lines deleted...]
-          <x:t>100,479</x:t>
+          <x:t>99,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,599</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>