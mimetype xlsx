--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra05b9eff2af1460a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77306547b5924deb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re433de9d92794fc6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaee35cc0c664519"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf7f5012a9b24d16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re433de9d92794fc6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65bdd68a490d4e25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaee35cc0c664519" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nurseconomy Pflege und Medizin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SZA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,836</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>