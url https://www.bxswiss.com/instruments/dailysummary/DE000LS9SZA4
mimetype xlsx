--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77306547b5924deb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R005924ea6a7040bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaee35cc0c664519"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re590ad4dca584b6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65bdd68a490d4e25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaee35cc0c664519" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra26b88e19c3f4d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re590ad4dca584b6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nurseconomy Pflege und Medizin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SZA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,795</x:t>
@@ -764,31 +366,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>