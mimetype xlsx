--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R005924ea6a7040bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10a81b3e98774017" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re590ad4dca584b6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R547fea6281964799"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra26b88e19c3f4d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re590ad4dca584b6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe73cdbfed5e4c8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R547fea6281964799" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nurseconomy Pflege und Medizin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SZA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,682</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,906</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>