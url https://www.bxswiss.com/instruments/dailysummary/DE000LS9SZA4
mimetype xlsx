--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10a81b3e98774017" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d977a186dee4e43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R547fea6281964799"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra74060e4b5e64139"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe73cdbfed5e4c8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R547fea6281964799" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refa1cc58d7264493" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra74060e4b5e64139" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nurseconomy Pflege und Medizin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SZA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,418</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>