--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d977a186dee4e43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82a07db2a9d2482a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra74060e4b5e64139"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12fcd95b765e415a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refa1cc58d7264493" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra74060e4b5e64139" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R014c719f50fb4315" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12fcd95b765e415a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nurseconomy Pflege und Medizin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SZA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,743</x:t>
-[...143 lines deleted...]
-        <x:is>
           <x:t>88,575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,086</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,501</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>