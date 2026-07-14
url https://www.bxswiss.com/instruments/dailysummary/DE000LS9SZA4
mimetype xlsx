--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82a07db2a9d2482a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51b8055e75334178" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12fcd95b765e415a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ab570567daa446e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R014c719f50fb4315" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12fcd95b765e415a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re726ea9c66dc4aeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ab570567daa446e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nurseconomy Pflege und Medizin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SZA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,137</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>