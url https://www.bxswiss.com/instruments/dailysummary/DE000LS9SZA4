--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51b8055e75334178" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71561d19f5a74802" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ab570567daa446e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49db01c4f6bb490f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re726ea9c66dc4aeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ab570567daa446e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1136a280f8e04793" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49db01c4f6bb490f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nurseconomy Pflege und Medizin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SZA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,826</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>