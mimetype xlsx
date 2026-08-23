--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71561d19f5a74802" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82d1460efc90482d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49db01c4f6bb490f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b4a79b166604228"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1136a280f8e04793" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49db01c4f6bb490f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra81879c07411412c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b4a79b166604228" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nurseconomy Pflege und Medizin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SZA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,203</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>