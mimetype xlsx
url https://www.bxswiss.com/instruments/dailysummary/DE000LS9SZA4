--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82d1460efc90482d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf66259cbbd8f4550" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b4a79b166604228"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a57ffacccd0410e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra81879c07411412c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b4a79b166604228" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c1d7b3aee674053" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a57ffacccd0410e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nurseconomy Pflege und Medizin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SZA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,110</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,944</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>